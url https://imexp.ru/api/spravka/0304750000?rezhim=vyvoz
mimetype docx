--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">0304 75 000 0 — Филе мороженое рыбы семейств Bregmacerotidae, Euclichthyidae, Gadidae, Macrouridae, Melanonidae, Merlucciidae, Moridae и Muraenolepididae: минтая (Theragra chalcogramma)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdi40s2a6dugjbl5szv6e1a">
+            <w:hyperlink w:history="1" r:id="rIdfswnocankld_p4otibjsc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId964awgnsffmtu9vpkm5an">
+            <w:hyperlink w:history="1" r:id="rIdaoodqv4ii-fk5j2nlmyiv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqwvlmiwytfripwwqsenak">
+            <w:hyperlink w:history="1" r:id="rIdxsd7fczf8rg_75we6ytii">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.7 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -411,51 +411,51 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Стратегически важный товар — Постановление Правительства РФ № 923, пункт 6 (рыба, ракообразные, моллюски и прочие водные беспозвоночные) (за контрабанду в крупном размере отвечают по статье 226.1 УК РФ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Товар из перечня к статье 194 УК РФ — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddv4blzh_v6j3drkqeo4au">
+            <w:hyperlink w:history="1" r:id="rIdiwyxjymeue9tdckmiejcw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Распоряжение Правительства РФ № 1568-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1 (рыба, ракообразные, моллюски и прочие водные беспозвоночные) (крупный размер неуплаты таможенных платежей считается по правилам статьи для этого перечня)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -512,51 +512,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• США: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde65imjls9f8jlptkecuil">
+            <w:hyperlink w:history="1" r:id="rIdm_aj6me9yu4utq91filq9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Указ Президента США № 14068</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (рыба и морепродукты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -699,51 +699,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-dzx6fpsxwg-fizuyuuha">
+            <w:hyperlink w:history="1" r:id="rId4ypud0zpe0jfqfyrhvf8u">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -834,51 +834,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Виды дикой фауны и флоры, подпадающие под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения от 3 марта 1973 года (СИТЕС) (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6cpc4ntipphbsveopg0s3">
+            <w:hyperlink w:history="1" r:id="rIdxyeg0lcvt1wxr3fjt63on">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -908,51 +908,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4ph3a9pulbx2gmhtfmgxj">
+            <w:hyperlink w:history="1" r:id="rIdk3epp61_fkfe5fcghlci_">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1161,51 +1161,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01031 — Разрешение (сертификат, удостоверение), предусмотренное Конвенцией о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, от 3 марта 1973 года · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6evux8a5bn8htoejqjj0h">
+            <w:hyperlink w:history="1" r:id="rIdlz96_6a5ldnnrpjjrkjwc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1238,72 +1238,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw-yaijgsku5pcd1tpjwim">
+            <w:hyperlink w:history="1" r:id="rIdcj3ujt1axabufkh-ijw9j">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdklswiys0z4dat--ggje_i">
+            <w:hyperlink w:history="1" r:id="rIdpz1rksfk026hvbqol07gl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1338,153 +1338,153 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlr4t332-qm9jzfd3q4tiz">
+            <w:hyperlink w:history="1" r:id="rIdhf9kxryf0icoklebjcgpw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb7159qc5rvwuyig1qtqu0">
+            <w:hyperlink w:history="1" r:id="rId3jizi-wtzflaba6mxdwq8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmvzslmrqueafsjt9rdnln">
+            <w:hyperlink w:history="1" r:id="rIdbjagor2y0y7dcqn4myanv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkppu7qnmljdnyp3v72ilz">
+            <w:hyperlink w:history="1" r:id="rIdqbbl7l0bhytr01j3snt7z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 18 от 26.01.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1514,51 +1514,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_xpkn3zw991h6l97zf5hz">
+            <w:hyperlink w:history="1" r:id="rIdfxkl_amwbqca0rb_qewj9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 13 от 20.01.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О справочнике видов подконтрольных ветеринарному контролю (надзору) товаров (вступило в силу 21.02.2020)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2018,51 +2018,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi40s2a6dugjbl5szv6e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId964awgnsffmtu9vpkm5an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdqwvlmiwytfripwwqsenak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIddv4blzh_v6j3drkqeo4au" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIde65imjls9f8jlptkecuil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05554/prohibiting-certain-imports-exports-and-new-investment-with-respect-to-continued-russian-federation" TargetMode="External"/><Relationship Id="rId-dzx6fpsxwg-fizuyuuha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId6cpc4ntipphbsveopg0s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId4ph3a9pulbx2gmhtfmgxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rId6evux8a5bn8htoejqjj0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdw-yaijgsku5pcd1tpjwim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdklswiys0z4dat--ggje_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdlr4t332-qm9jzfd3q4tiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdb7159qc5rvwuyig1qtqu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdmvzslmrqueafsjt9rdnln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdkppu7qnmljdnyp3v72ilz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rId_xpkn3zw991h6l97zf5hz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfswnocankld_p4otibjsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdaoodqv4ii-fk5j2nlmyiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdxsd7fczf8rg_75we6ytii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdiwyxjymeue9tdckmiejcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdm_aj6me9yu4utq91filq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05554/prohibiting-certain-imports-exports-and-new-investment-with-respect-to-continued-russian-federation" TargetMode="External"/><Relationship Id="rId4ypud0zpe0jfqfyrhvf8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdxyeg0lcvt1wxr3fjt63on" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdk3epp61_fkfe5fcghlci_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdlz96_6a5ldnnrpjjrkjwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdcj3ujt1axabufkh-ijw9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdpz1rksfk026hvbqol07gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdhf9kxryf0icoklebjcgpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rId3jizi-wtzflaba6mxdwq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdbjagor2y0y7dcqn4myanv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdqbbl7l0bhytr01j3snt7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdfxkl_amwbqca0rb_qewj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 0304 75 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>