--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">0603 11 000 0 — Свежие: розы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhtk3hc2s25xii41obmdu1">
+            <w:hyperlink w:history="1" r:id="rIdqbdigpbx7bbyrzda0gvbq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">шт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfxs25v8qgh5i1ctctf2ng">
+            <w:hyperlink w:history="1" r:id="rIdo2v14euesjltcee8xsogl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxa1yf-a-zsouf_zpnils9">
+            <w:hyperlink w:history="1" r:id="rIdkehfwahv__ueziz4hqboc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, разделы 2.7 и 2.8 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -550,51 +550,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyyoqmkfijvanxb72xa5vg">
+            <w:hyperlink w:history="1" r:id="rIdzsbjvin1lpuzdwhi7_v3a">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -685,91 +685,91 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Виды дикой фауны и флоры, подпадающие под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения от 3 марта 1973 года (СИТЕС) (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxfkvbwynb99qxusjzeijz">
+            <w:hyperlink w:history="1" r:id="rIdqjj6jjrwn5ul8hppdtswt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Редкие и находящиеся под угрозой исчезновения виды диких живых животных и дикорастущих растений, включенные в красные книги государств - членов Евразийского экономического союза (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdntxmqaxhdyptljhhrvlko">
+            <w:hyperlink w:history="1" r:id="rIdphbb7cq3brf7jh1oduzuy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -799,51 +799,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdl0rtt5w4zd_spokx1iqup">
+            <w:hyperlink w:history="1" r:id="rIddpwamn6f503lxeempnder">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1052,85 +1052,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01031 — Разрешение (сертификат, удостоверение), предусмотренное Конвенцией о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения, от 3 марта 1973 года · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdypxzo9owaiqw2equ1_895">
+            <w:hyperlink w:history="1" r:id="rIdeo2a7ryfc7f6zw2zosdbj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw9argj5g1reqd4hprhkce">
+            <w:hyperlink w:history="1" r:id="rIdd2d-qw4mgtyowjftbtjac">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1163,72 +1163,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlqdpfpyniqt2dtoqnyfrl">
+            <w:hyperlink w:history="1" r:id="rIdiz1py2yemxa8pzzf6dntd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfo8awfqnyw839yju0ofdr">
+            <w:hyperlink w:history="1" r:id="rIdmhoptu8yuym7o5uklzl2x">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1263,119 +1263,119 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7diplcaknwvlzswinrsa9">
+            <w:hyperlink w:history="1" r:id="rIdj8_kk8zhdzrlb8zwmcqaq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgpgchziceoauae_lffuak">
+            <w:hyperlink w:history="1" r:id="rIdojlikzo7niuuknpwl3wih">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 10 от 22.01.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О преференциальных ставках ввозных таможенных пошлин в отношении товаров, происходящих из Исламской Республики Иран и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 27.10.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5kzccze2rdp6x6lyadzgc">
+            <w:hyperlink w:history="1" r:id="rIdethzy3uhooxco8mhdthoj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 36 от 19.04.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Социалистической Республики Вьетнам и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1405,85 +1405,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrxca1jbmiglnnqqs-l0pe">
+            <w:hyperlink w:history="1" r:id="rId6uldmup8xty8mrsdwal9h">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 31 от 29.03.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Единые карантинные фитосанитарные требования, предъявляемые к подкарантинной продукции и подкарантинным объектам на таможенной границе и на таможенной территории Евразийского… (вступило в силу 05.06.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdz6kk3_6wao07o3huoojwo">
+            <w:hyperlink w:history="1" r:id="rIdrgp3mc3_g_h28loosixmo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 157 от 30.11.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об утверждении Единых карантинных фитосанитарных требований, предъявляемых к подкарантинной продукции и подкарантинным объектам на таможенной границе и на таможенной территории Евразийского… (вступило в силу 01.07.2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1958,51 +1958,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhtk3hc2s25xii41obmdu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdfxs25v8qgh5i1ctctf2ng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdxa1yf-a-zsouf_zpnils9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdyyoqmkfijvanxb72xa5vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdxfkvbwynb99qxusjzeijz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdntxmqaxhdyptljhhrvlko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdl0rtt5w4zd_spokx1iqup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdypxzo9owaiqw2equ1_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdw9argj5g1reqd4hprhkce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdlqdpfpyniqt2dtoqnyfrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdfo8awfqnyw839yju0ofdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId7diplcaknwvlzswinrsa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdgpgchziceoauae_lffuak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4159/" TargetMode="External"/><Relationship Id="rId5kzccze2rdp6x6lyadzgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIdrxca1jbmiglnnqqs-l0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4365/" TargetMode="External"/><Relationship Id="rIdz6kk3_6wao07o3huoojwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2830/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqbdigpbx7bbyrzda0gvbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdo2v14euesjltcee8xsogl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdkehfwahv__ueziz4hqboc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdzsbjvin1lpuzdwhi7_v3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdqjj6jjrwn5ul8hppdtswt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdphbb7cq3brf7jh1oduzuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIddpwamn6f503lxeempnder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdeo2a7ryfc7f6zw2zosdbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdd2d-qw4mgtyowjftbtjac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdiz1py2yemxa8pzzf6dntd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdmhoptu8yuym7o5uklzl2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdj8_kk8zhdzrlb8zwmcqaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdojlikzo7niuuknpwl3wih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4159/" TargetMode="External"/><Relationship Id="rIdethzy3uhooxco8mhdthoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rId6uldmup8xty8mrsdwal9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4365/" TargetMode="External"/><Relationship Id="rIdrgp3mc3_g_h28loosixmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2830/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 0603 11 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>