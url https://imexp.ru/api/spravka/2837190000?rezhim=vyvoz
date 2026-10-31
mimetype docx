--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">2837 19 000 0 — Цианиды и цианид оксиды: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb0s4ljjbwvrzwwvgyigok">
+            <w:hyperlink w:history="1" r:id="rIdxsqyqrax4cjjc-lywq9ui">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdupy6uoda7hx0qgzddgj7k">
+            <w:hyperlink w:history="1" r:id="rIdauwc2hwotdzzhz6_axfhg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,85 +349,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdswtb_3mpb4qrub-veapqi">
+            <w:hyperlink w:history="1" r:id="rIdghc0hx9uglgwk16ypeyfi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.13 (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtrkulvarfgctnczitb1tc">
+            <w:hyperlink w:history="1" r:id="rIdbvgthfxbmvhmyxm6-mglj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 4.1.9 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -584,51 +584,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId78idzl2snresxacu-aaha">
+            <w:hyperlink w:history="1" r:id="rIdzagxvno6kz7vg6linutiz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -719,51 +719,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Ядовитые вещества, не являющиеся прекурсорами наркотических средств и психотропных веществ (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdn2wgo33onzxzca3iknxz2">
+            <w:hyperlink w:history="1" r:id="rIdqjysmoct1cjaveu0yyarw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -799,51 +799,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1284, пункт 4.1.9 (также в разделе «химикаты, которые имеют мирное назначение, но могут быть использованы при создании химического оружия»): Цианистый калий</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdognbtwjkcvcn16f26kt5w">
+            <w:hyperlink w:history="1" r:id="rIdhmmmmypezyaqmb-thuclu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1052,119 +1052,119 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01071 — Заключение уполномоченного органа государств - членов Евразийского экономического союза на ввоз (вывоз) ядовитых веществ, не являющихся прекурсорами наркотических средств и психотропных веществ и являющихся стандартными образцами · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb-8ojxjehsknwfxputy1m">
+            <w:hyperlink w:history="1" r:id="rIdpbim76vlaayihlzvzonyz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsapv930ojfbnykuee_c8q">
+            <w:hyperlink w:history="1" r:id="rIdune83mswzghq7uy_9-anz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 4.1.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlqwtvsiboc5o0d2lsuvsy">
+            <w:hyperlink w:history="1" r:id="rIdmyrv0w-tbqaz7185svxb3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 4.1.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1197,72 +1197,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddoa2uk8ayf0njdyv29ehl">
+            <w:hyperlink w:history="1" r:id="rIdo_vfyetkn__mqqbe1h81w">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3e4uamv2bpcfj8vh5alri">
+            <w:hyperlink w:history="1" r:id="rId6tujsexgxj4mvnrnygec4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1297,173 +1297,173 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdz2scl4zmv_ps-ploxytsc">
+            <w:hyperlink w:history="1" r:id="rIdr8gghgnrlpmjf865ckg3m">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdk85jfkcyxbiw4okjwnqbu">
+            <w:hyperlink w:history="1" r:id="rId_4jiqvtmndfgkj7az4dqw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 1 от 14.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Исламской Республики Иран и ввозимых на таможенную территорию Евразийского экономического союза, и о признании… (вступило в силу 15.05.2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdahgea3syflhdurmk7vzf3">
+            <w:hyperlink w:history="1" r:id="rIdzftptt6us2yzdbys1lb0z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 62 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об утверждении перечня товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого таможенного… (вступило в силу 12.06.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdg_-60bniylx0itqthvs8o">
+            <w:hyperlink w:history="1" r:id="rId6bv0tyx33xlk3czngkijb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 57 от 02.06.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdk8mnck9tss6utkl7mofm1">
+            <w:hyperlink w:history="1" r:id="rIdbozjhhtabplmcm5tumamq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии Евразийской экономической комиссии от 21 апреля 2015 г. № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> и признании утратившими силу некоторых решений Коллегии Евразийской экономической комиссии (вступило в силу 03.07.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1493,51 +1493,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkpmd7ln1vngdo6ml-r8ub">
+            <w:hyperlink w:history="1" r:id="rIdsfbh54ir1ga24ywt53eqd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 1 от 24.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Решение Совета Евразийской экономической комиссии от 23 ноября 2020 г. № 105 (вступило в силу 03.02.2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1997,51 +1997,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb0s4ljjbwvrzwwvgyigok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdupy6uoda7hx0qgzddgj7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdswtb_3mpb4qrub-veapqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdtrkulvarfgctnczitb1tc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rId78idzl2snresxacu-aaha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdn2wgo33onzxzca3iknxz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdognbtwjkcvcn16f26kt5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdb-8ojxjehsknwfxputy1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdsapv930ojfbnykuee_c8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdlqwtvsiboc5o0d2lsuvsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIddoa2uk8ayf0njdyv29ehl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId3e4uamv2bpcfj8vh5alri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdz2scl4zmv_ps-ploxytsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdk85jfkcyxbiw4okjwnqbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rIdahgea3syflhdurmk7vzf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdg_-60bniylx0itqthvs8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2304/" TargetMode="External"/><Relationship Id="rIdk8mnck9tss6utkl7mofm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdkpmd7ln1vngdo6ml-r8ub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxsqyqrax4cjjc-lywq9ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdauwc2hwotdzzhz6_axfhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdghc0hx9uglgwk16ypeyfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdbvgthfxbmvhmyxm6-mglj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdzagxvno6kz7vg6linutiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdqjysmoct1cjaveu0yyarw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdhmmmmypezyaqmb-thuclu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdpbim76vlaayihlzvzonyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdune83mswzghq7uy_9-anz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdmyrv0w-tbqaz7185svxb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdo_vfyetkn__mqqbe1h81w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId6tujsexgxj4mvnrnygec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdr8gghgnrlpmjf865ckg3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId_4jiqvtmndfgkj7az4dqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rIdzftptt6us2yzdbys1lb0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rId6bv0tyx33xlk3czngkijb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2304/" TargetMode="External"/><Relationship Id="rIdbozjhhtabplmcm5tumamq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdsfbh54ir1ga24ywt53eqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 2837 19 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>