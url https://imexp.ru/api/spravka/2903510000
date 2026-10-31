--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -176,51 +176,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">2903 51 000 0 — Фторированные производные ненасыщенных ациклических углеводородов: 2,3,3,3-тетрафторпропен (HFO-1234yf), 1,3,3,3-тетрафторпропен (HFO-1234ze) и (Z)-1,1,1,4,4,4-гексафтор-2-бутен (HFO-1336mzz)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddyfchqvhba-wkcpwl8v9d">
+            <w:hyperlink w:history="1" r:id="rIdbewidql8k8nrcdqwncf5j">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -255,51 +255,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaikcbhllxxmtjsu3gbfnf">
+            <w:hyperlink w:history="1" r:id="rIdd6zno6u1beyyc93a0blbn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -321,187 +321,187 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Декларация о соответствии или Свидетельство о госрегистрации (СГР) — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddttjbz9sxqbe1qzg66cki">
+            <w:hyperlink w:history="1" r:id="rIdrt_fztxvq7kxlsrdynzof">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ТР ТС 029/2012</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Декларация на собственных доказательствах (вместо сертификата) — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzhljhz-pk7jdyy8je5gwe">
+            <w:hyperlink w:history="1" r:id="rIdlk9y_r-rjkg80vxjmtwhb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ № 353</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение № 18, пункт 6 (до 01.09.2027 на партию товара; заявитель: российское юрлицо или ИП; декларация на 6 месяцев, без знака ЕАС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Санитарно-эпидемиологический надзор — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmmvvxo1mni8fg34d5g9ny">
+            <w:hyperlink w:history="1" r:id="rId_b5orbov3ndcdqry3chpp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии Евразийской экономической комиссии от 17.09.2019 № 154</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Ветеринарный сертификат — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1r3ltwidy2qtq8zyjhotr">
+            <w:hyperlink w:history="1" r:id="rIdncnyorbvshc4vjb64tewv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии Евразийской экономической комиссии от 20.01.2020 № 13</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoqgdmcwwzpg7wk3xoarmx">
+            <w:hyperlink w:history="1" r:id="rIdtzhwkve8luacbjblsxlkb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.5.2.3.1.2 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -572,85 +572,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна продавца запрещает вывоз такого товара в Россию: касается товара, который покупают в этой стране или у её компаний.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdazmb6stcqj7stie3qod-d">
+            <w:hyperlink w:history="1" r:id="rIdggqvscuaxnzaro1ynqpce">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXIII (промышленные товары)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId23m-94ivhtyu1ivx9eoky">
+            <w:hyperlink w:history="1" r:id="rIdpwzqknpgyypry5bzihg9z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3E (товары зависимости G7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -695,100 +695,100 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">5% — ставка Единого таможенного тарифа ЕАЭС</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">ЕТТ ЕАЭС в редакции </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduovvrhg4vixmuvas-cm29">
+            <w:hyperlink w:history="1" r:id="rId2sgpx_hkrzifkrqxzzru7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 80 от 14.09.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, с 01.01.2022; более поздних решений о ставке по этому коду в нашем реестре нет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Товар из наименее развитых стран (46): преференция, ставка 0%.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Условия преференции: документ о происхождении товара и прямая поставка. </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6pctk_uhy_cfjp9uxjfma">
+            <w:hyperlink w:history="1" r:id="rId0id9r3bsshliqxvzeaphv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 13.01.2017 № 8</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1137,51 +1137,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 5 500 000 до 10 000 000 ₽ — 49 240 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 10 000 000 ₽ — 73 860 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddrjtuf53glf74lkeqnibb">
+            <w:hyperlink w:history="1" r:id="rIdxrerwwil13lurp4bqhwfw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1264,51 +1264,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван в перечне товаров с обязательной маркировкой (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlntli2avpawhphzskxatp">
+            <w:hyperlink w:history="1" r:id="rId6lcosfe-jousaao0guicl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">распоряжение № 792-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции № 1765-р, № 249-р и № 956-р).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1329,51 +1329,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Разрешительные документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqsgqgulf-lhn22kz2nlip">
+            <w:hyperlink w:history="1" r:id="rId-zh3belokqt1_xlvvevun">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ТР ТС 029/2012</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Требования безопасности пищевых добавок, ароматизаторов и технологических вспомогательных средств»</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1395,51 +1395,51 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• декларация о соответствии или свидетельство о государственной регистрации: Фреон, являющийся согласно документам изготовителя (производителя) технологическим вспомогательным средством (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">На практике по субпозиции 2903 51 действует сертификатов: 0, деклараций: 1; по </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvvxxq5nikobvj-oyaxqb0">
+            <w:hyperlink w:history="1" r:id="rIdxfcu1_dmuoeaozhtobs1z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ТР ТС 032/2013</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1475,82 +1475,82 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Санитарно-эпидемиологический надзор (контроль) (в перечне названа вся группа: касается товаров с этим наименованием): Пищевые продукты (продукты в натуральном или переработанном виде, употребляемые человеком в пищу), в том числе полученные с использованием генно-инженерно-модифицированных (трансгенных) организмов; Иная продукция (товары), в отношении которой одним из государств – членов Евразийского экономического союза введены временные санитарные меры</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId8slt0o6pvushznjfsovee">
+            <w:hyperlink w:history="1" r:id="rId1yoyyejm9bovcr_yt-uf7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии Евразийской экономической комиссии от 17.09.2019 № 154</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Ветеринарный контроль (надзор) (в перечне названа вся группа: касается товаров с этим наименованием): Органические химические соединения (для применения в ветеринарии)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzuud28-wym2ogemmz_qr_">
+            <w:hyperlink w:history="1" r:id="rId8jwyqny-qulcwzzagjc0-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии Евразийской экономической комиссии от 20.01.2020 № 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1645,51 +1645,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1285, пункт 2.5.2.3.1.2 (также в разделе «оборудование и неядерные материалы»): Специально подготовленные соединения или порошки для изготовления фильтров, указанных в пункте 2.5.2.3.1.1, размером частиц менее 10 мкм и высокой однородностью их по крупности, изготовленные из никеля или сплавов, содержащих 60 процента или более никеля по весу, оксида алюминия, стойких к UF 6…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcipdnsicrr4o84rc1p_8c">
+            <w:hyperlink w:history="1" r:id="rIdxwx6b3zyuttchg9ziky8r">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
@@ -1916,163 +1916,163 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01402 — Декларация о соответствии требованиям технического регламента Евразийского экономического союза (Таможенного союза) · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdp6f8v1euw9vewqwunats6">
+            <w:hyperlink w:history="1" r:id="rIdirnzk3_b3sgkqzg-jemrz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ТР ТС 029/2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01411 — Свидетельство о государственной регистрации продукции, подтверждающее соответствие продукции требованиям технических регламентов Евразийского экономического союза (технических регламентов Таможенного союза) · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2rgtklf-afgcokegdltbq">
+            <w:hyperlink w:history="1" r:id="rIdvwcy4jv3e_pi0spyclkpt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ТР ТС 029/2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01201 — Ветеринарный сертификат · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzgzg_s-ptefpaixom3xqj">
+            <w:hyperlink w:history="1" r:id="rIdld0bwmgycoujj7mjsthc-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии Евразийской экономической комиссии от 20.01.2020 № 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdl0t_cyzmggbrhiz_u8cpj">
+            <w:hyperlink w:history="1" r:id="rId6o2l0d670kfl-l2wtjgxc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.5.2.3.1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqwnlplgadgi8ns5ghnnyu">
+            <w:hyperlink w:history="1" r:id="rId3cfqne4s5iel4ryxs_rmo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.5.2.3.1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -2147,72 +2147,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 5010 — Налог на добавленную стоимость</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzzuxve5czsfki2-hasb-m">
+            <w:hyperlink w:history="1" r:id="rIdwtdd0bqpg3_jrl0p5jfcu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlecz2kkthvmwmncsfgmig">
+            <w:hyperlink w:history="1" r:id="rId818yjvhjkkrsppyxbrv_l">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -2247,51 +2247,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5h0hzlq_cstmby8mynryl">
+            <w:hyperlink w:history="1" r:id="rIdsotueccmscjb3g3djcpsi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2321,51 +2321,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwdapxo3t5gqmg5ftworm1">
+            <w:hyperlink w:history="1" r:id="rIdlfvwxtcyytnt-21ai588n">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 1 от 24.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Решение Совета Евразийской экономической комиссии от 23 ноября 2020 г. № 105 (вступило в силу 03.02.2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2825,51 +2825,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddyfchqvhba-wkcpwl8v9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdaikcbhllxxmtjsu3gbfnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIddttjbz9sxqbe1qzg66cki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rIdzhljhz-pk7jdyy8je5gwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203140039" TargetMode="External"/><Relationship Id="rIdmmvvxo1mni8fg34d5g9ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4666/" TargetMode="External"/><Relationship Id="rId1r3ltwidy2qtq8zyjhotr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rIdoqgdmcwwzpg7wk3xoarmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdazmb6stcqj7stie3qod-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId23m-94ivhtyu1ivx9eoky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIduovvrhg4vixmuvas-cm29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId6pctk_uhy_cfjp9uxjfma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIddrjtuf53glf74lkeqnibb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdlntli2avpawhphzskxatp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001201805040007" TargetMode="External"/><Relationship Id="rIdqsgqgulf-lhn22kz2nlip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rIdvvxxq5nikobvj-oyaxqb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/%D0%A2%D0%A0-%D0%A2%D0%A1-032.php" TargetMode="External"/><Relationship Id="rId8slt0o6pvushznjfsovee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4666/" TargetMode="External"/><Relationship Id="rIdzuud28-wym2ogemmz_qr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rIdcipdnsicrr4o84rc1p_8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdp6f8v1euw9vewqwunats6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rId2rgtklf-afgcokegdltbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rIdzgzg_s-ptefpaixom3xqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rIdl0t_cyzmggbrhiz_u8cpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdqwnlplgadgi8ns5ghnnyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdzzuxve5czsfki2-hasb-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdlecz2kkthvmwmncsfgmig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId5h0hzlq_cstmby8mynryl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdwdapxo3t5gqmg5ftworm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbewidql8k8nrcdqwncf5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdd6zno6u1beyyc93a0blbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdrt_fztxvq7kxlsrdynzof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rIdlk9y_r-rjkg80vxjmtwhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203140039" TargetMode="External"/><Relationship Id="rId_b5orbov3ndcdqry3chpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4666/" TargetMode="External"/><Relationship Id="rIdncnyorbvshc4vjb64tewv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rIdtzhwkve8luacbjblsxlkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdggqvscuaxnzaro1ynqpce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdpwzqknpgyypry5bzihg9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId2sgpx_hkrzifkrqxzzru7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId0id9r3bsshliqxvzeaphv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdxrerwwil13lurp4bqhwfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId6lcosfe-jousaao0guicl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001201805040007" TargetMode="External"/><Relationship Id="rId-zh3belokqt1_xlvvevun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rIdxfcu1_dmuoeaozhtobs1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/%D0%A2%D0%A0-%D0%A2%D0%A1-032.php" TargetMode="External"/><Relationship Id="rId1yoyyejm9bovcr_yt-uf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4666/" TargetMode="External"/><Relationship Id="rId8jwyqny-qulcwzzagjc0-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rIdxwx6b3zyuttchg9ziky8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdirnzk3_b3sgkqzg-jemrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rIdvwcy4jv3e_pi0spyclkpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopPischDobavok.php" TargetMode="External"/><Relationship Id="rIdld0bwmgycoujj7mjsthc-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rId6o2l0d670kfl-l2wtjgxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rId3cfqne4s5iel4ryxs_rmo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdwtdd0bqpg3_jrl0p5jfcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId818yjvhjkkrsppyxbrv_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdsotueccmscjb3g3djcpsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdlfvwxtcyytnt-21ai588n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 2903 51 000 0</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>