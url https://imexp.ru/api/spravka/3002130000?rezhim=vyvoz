--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3002 13 000 0 — Сыворотки иммунные, фракции крови прочие и иммунологические продукты, модифицированные или немодифицированные, в том числе полученные методами биотехнологии: иммунологические продукты, несмешанные, не расфасованные в виде дозированных лекарственных форм или в формы или упаковки для розничной продажи</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhwbwsll-6snsmpdimocnm">
+            <w:hyperlink w:history="1" r:id="rIdcspe2ytlrfh-gr9aqut0o">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdazrb0fzp33nhwygy4ggnw">
+            <w:hyperlink w:history="1" r:id="rId_er2eu0p6qvnetuosnpb-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,85 +349,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6zqklfnftkv2nilxnqk2x">
+            <w:hyperlink w:history="1" r:id="rIdcjenkqkojcf9dfg8tkko5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.21 (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdx-p9j_dhoxiyhsmhs8oa7">
+            <w:hyperlink w:history="1" r:id="rIdqxzp4-dppn1gjl94ee0qc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1287</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 4.1 и 4.2 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -584,51 +584,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxgpm-ms4ep3eoiyla1crp">
+            <w:hyperlink w:history="1" r:id="rId15clgkqqtzxvdqiv129gx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -719,51 +719,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Органы и ткани человека, кровь и ее компоненты, образцы биологических материалов человека (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdc2jxzrnjg02mbwh2hixa3">
+            <w:hyperlink w:history="1" r:id="rIdepl418hpjxajyyyzeizsx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -813,51 +813,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1287, пункт 4.1 (также в разделе «генетически измененные микроорганизмы и генетические элементы»): Генетически измененные микроорганизмы или генетические элементы, которые содержат последовательности нуклеиновых кислот, связанные с патогенностью микроорганизмов, указанных в позициях 1.1.1 - 1.4.2, в разделах 2 и 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1287, пункт 4.2 (также в разделе «генетически измененные микроорганизмы и генетические элементы»): Генетически измененные микроорганизмы или генетические элементы, которые содержат последовательности нуклеиновых кислот, кодирующие токсины, указанные в позиции 1.5, или субъединицы токсинов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtwntyztv4ywewe-3i02o4">
+            <w:hyperlink w:history="1" r:id="rIdq1oiud9g5fnomyrsarzj_">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1287</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1067,119 +1067,119 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfd1sa1xarryyj8apf2ecm">
+            <w:hyperlink w:history="1" r:id="rIdzzvxgkuo5mzly6g0zrfwc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdakrryvngyqidmx8mkfo-f">
+            <w:hyperlink w:history="1" r:id="rIdvo99vgtzj30kc5f2_vwkl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1287</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 4.1 и 4.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdg-lo0ktiyjgbzmed6mlse">
+            <w:hyperlink w:history="1" r:id="rId3nlcdtqajbe8jzrf7nn20">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1287</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 4.1 и 4.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1226,72 +1226,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdz2muf-wk-6hxcrww3j1kj">
+            <w:hyperlink w:history="1" r:id="rIdr7ljpdtisfmr6re7oqenh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoe6appyar4i-z4gwshtmq">
+            <w:hyperlink w:history="1" r:id="rIdp9l7h8t1hasqn-nukcdzy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1326,357 +1326,357 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdth6ccuokb5vq7j1t3knha">
+            <w:hyperlink w:history="1" r:id="rIdzbrqlt5ndgiixe9adfd0c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 13 от 30.01.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в единую Товарную номенклатуру внешнеэкономической деятельности Евразийского экономического союза и Единый таможенный тариф Евразийского экономического союза, а также в решения… (вступило в силу 08.03.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduaxhlnkho5z-ocvp8h3rb">
+            <w:hyperlink w:history="1" r:id="rId8094ru2whe2pte5yqjgyj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu-5r-l6rsq3uxqvskata3">
+            <w:hyperlink w:history="1" r:id="rIdmw6y2blvpfpq7a3lv6ma6">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 61 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров и ставок, в отношении которых в течение переходного периода Кыргызская Республика применяет ставки ввозных таможенных пошлин, отличные от ставок пошлин,… (вступило в силу 30.05.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbjia6s_daq9cxuqasvrh4">
+            <w:hyperlink w:history="1" r:id="rIdw8l-5ivoiuou3w_01bvrm">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 62 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об утверждении перечня товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого таможенного… (вступило в силу 12.06.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqm06ekofjwcndr4eww2h0">
+            <w:hyperlink w:history="1" r:id="rIdyverzmpm2mpqlkhgtptqv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtitlasxwrbh1tmmfl2r_q">
+            <w:hyperlink w:history="1" r:id="rIdedrrz9gbuv-h5-jnx8mik">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdy8ik5wi00a2jdqlv70qkz">
+            <w:hyperlink w:history="1" r:id="rIdhiqx8ade254tattfnkds-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение ВЕЭС № 25 от 26.12.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень чувствительных товаров, в отношении которых решение об изменении ставки ввозной таможенной пошлины принимается Советом Евразийской экономической комиссии (вступило в силу 11.04.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8g0l4cm9frzizuhp8pae0">
+            <w:hyperlink w:history="1" r:id="rId-mpsaejzx32kmvfbr5pxw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 152 от 30.11.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Перечень товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого… (вступило в силу 13.03.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbwzkxpct3lls5pzgj6f5t">
+            <w:hyperlink w:history="1" r:id="rId-cxa03jxstsifovqnpubm">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 115 от 25.10.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень отдельных товаров, в отношении которых применяются ставки ввозных таможенных пошлин в соответствии с Соглашением о свободной торговле между Евразийским экономическим… (вступило в силу 01.01.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcpaen2ntyiwpjacwhihyw">
+            <w:hyperlink w:history="1" r:id="rIdzpnktlt1yltmvenhh5xwg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 109 от 04.10.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров и ставок, в отношении которых в течение переходного периода Кыргызская Республика применяет ставки ввозных таможенных пошлин, отличные от ставок пошлин,… (вступило в силу 01.01.2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1706,187 +1706,187 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnqzsgcelpkkalnyacrx6f">
+            <w:hyperlink w:history="1" r:id="rIdsndiwyrpf0avxffawqk5d">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 108 от 27.09.2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О маркировке лекарственных препаратов средствами идентификации (вступило в силу 09.11.2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdafvyyzukjlacpyrmktf5p">
+            <w:hyperlink w:history="1" r:id="rIdfkxitseiqhto8tdmrsbbk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 37 от 17.03.2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в некоторые решения Комиссии Таможенного союза и об утверждении перечней товаров, ввозимых на таможенную территорию Евразийского экономического союза в целях реализации мер,… (вступило в силу 28.03.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcyj1hwhlttae34k1dcewh">
+            <w:hyperlink w:history="1" r:id="rIdfrsbp2dx1td3d9nshfcrz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 134 от 02.12.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменения в Единый перечень товаров, подлежащих ветеринарному контролю (надзору) (вступило в силу 02.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfyjmhgp9ehjj_yje_tztq">
+            <w:hyperlink w:history="1" r:id="rIdvonruukbqvivauhbf7b1x">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 13 от 20.01.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О справочнике видов подконтрольных ветеринарному контролю (надзору) товаров (вступило в силу 21.02.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkvolybra07kjnbyjtaxsd">
+            <w:hyperlink w:history="1" r:id="rId9so6lsg--qn8suqmvuzv0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 145 от 15.11.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в некоторые решения Комиссии Таможенного союза и Евразийской экономической комиссии (вступило в силу 01.01.2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2346,51 +2346,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhwbwsll-6snsmpdimocnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdazrb0fzp33nhwygy4ggnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId6zqklfnftkv2nilxnqk2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdx-p9j_dhoxiyhsmhs8oa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rIdxgpm-ms4ep3eoiyla1crp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdc2jxzrnjg02mbwh2hixa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdtwntyztv4ywewe-3i02o4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rIdfd1sa1xarryyj8apf2ecm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdakrryvngyqidmx8mkfo-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rIdg-lo0ktiyjgbzmed6mlse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rIdz2muf-wk-6hxcrww3j1kj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdoe6appyar4i-z4gwshtmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdth6ccuokb5vq7j1t3knha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/461/10520/" TargetMode="External"/><Relationship Id="rIduaxhlnkho5z-ocvp8h3rb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdu-5r-l6rsq3uxqvskata3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5124/" TargetMode="External"/><Relationship Id="rIdbjia6s_daq9cxuqasvrh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdqm06ekofjwcndr4eww2h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdtitlasxwrbh1tmmfl2r_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdy8ik5wi00a2jdqlv70qkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/312/2888/" TargetMode="External"/><Relationship Id="rId8g0l4cm9frzizuhp8pae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2822/" TargetMode="External"/><Relationship Id="rIdbwzkxpct3lls5pzgj6f5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2522/" TargetMode="External"/><Relationship Id="rIdcpaen2ntyiwpjacwhihyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2494/" TargetMode="External"/><Relationship Id="rIdnqzsgcelpkkalnyacrx6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rIdafvyyzukjlacpyrmktf5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rIdcyj1hwhlttae34k1dcewh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6260/" TargetMode="External"/><Relationship Id="rIdfyjmhgp9ehjj_yje_tztq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rIdkvolybra07kjnbyjtaxsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2571/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcspe2ytlrfh-gr9aqut0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId_er2eu0p6qvnetuosnpb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdcjenkqkojcf9dfg8tkko5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdqxzp4-dppn1gjl94ee0qc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rId15clgkqqtzxvdqiv129gx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdepl418hpjxajyyyzeizsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdq1oiud9g5fnomyrsarzj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rIdzzvxgkuo5mzly6g0zrfwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdvo99vgtzj30kc5f2_vwkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rId3nlcdtqajbe8jzrf7nn20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190030" TargetMode="External"/><Relationship Id="rIdr7ljpdtisfmr6re7oqenh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdp9l7h8t1hasqn-nukcdzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdzbrqlt5ndgiixe9adfd0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/461/10520/" TargetMode="External"/><Relationship Id="rId8094ru2whe2pte5yqjgyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdmw6y2blvpfpq7a3lv6ma6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5124/" TargetMode="External"/><Relationship Id="rIdw8l-5ivoiuou3w_01bvrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdyverzmpm2mpqlkhgtptqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdedrrz9gbuv-h5-jnx8mik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdhiqx8ade254tattfnkds-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/312/2888/" TargetMode="External"/><Relationship Id="rId-mpsaejzx32kmvfbr5pxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2822/" TargetMode="External"/><Relationship Id="rId-cxa03jxstsifovqnpubm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2522/" TargetMode="External"/><Relationship Id="rIdzpnktlt1yltmvenhh5xwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2494/" TargetMode="External"/><Relationship Id="rIdsndiwyrpf0avxffawqk5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rIdfkxitseiqhto8tdmrsbbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rIdfrsbp2dx1td3d9nshfcrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6260/" TargetMode="External"/><Relationship Id="rIdvonruukbqvivauhbf7b1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rId9so6lsg--qn8suqmvuzv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2571/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3002 13 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>