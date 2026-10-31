--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3002 15 000 0 — Сыворотки иммунные, фракции крови прочие и иммунологические продукты, модифицированные или немодифицированные, в том числе полученные методами биотехнологии: иммунологические продукты, расфасованные в виде дозированных лекарственных форм или в формы или упаковки для розничной продажи</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwjfngfvlnkfl2cnohtdwk">
+            <w:hyperlink w:history="1" r:id="rIdzfzum1moget8v6vq9ki73">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbxia1ggavnwmdodq32n-n">
+            <w:hyperlink w:history="1" r:id="rIdtpgachzebvua0-b6-f-xj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -516,51 +516,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkyudi1wyoubryiyzmo9ua">
+            <w:hyperlink w:history="1" r:id="rId05u-wahc_4apjqfi7f6py">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -698,51 +698,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbb9ekpr1b6-xsnsv10n0y">
+            <w:hyperlink w:history="1" r:id="rIdwddi_ebtxotlehltwsuxz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1249,72 +1249,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm0crc5kgjl1zouplstvc0">
+            <w:hyperlink w:history="1" r:id="rIdlkkduv24jls8jc-m915e-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnsu9qbv4-ow02eqpqmfxm">
+            <w:hyperlink w:history="1" r:id="rIdbghnyjv0hnfuswq16by8n">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1349,357 +1349,357 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3iyyfrbhhn2sdmjhchjz0">
+            <w:hyperlink w:history="1" r:id="rIdapl4jhnzi9lvtg7bnxqcp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 13 от 30.01.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в единую Товарную номенклатуру внешнеэкономической деятельности Евразийского экономического союза и Единый таможенный тариф Евразийского экономического союза, а также в решения… (вступило в силу 08.03.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2aasadlbhp6locoaa3atv">
+            <w:hyperlink w:history="1" r:id="rId0zxc8hcpo9awasrgc4zbn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjnrcvhlrsphkhm1vl7ida">
+            <w:hyperlink w:history="1" r:id="rId2qfyrl_tu1krct5en47sn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 61 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров и ставок, в отношении которых в течение переходного периода Кыргызская Республика применяет ставки ввозных таможенных пошлин, отличные от ставок пошлин,… (вступило в силу 30.05.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzxn2127uy3qirrke4u2so">
+            <w:hyperlink w:history="1" r:id="rIdbo39fnoisy71qagwqoihb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 62 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об утверждении перечня товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого таможенного… (вступило в силу 12.06.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqzvemujwi_yce4ieve6mu">
+            <w:hyperlink w:history="1" r:id="rIdozplfwjgvwnicp2tdbrlb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdd9mkbj-cbakpohqsnevoq">
+            <w:hyperlink w:history="1" r:id="rIdihz-bpsegmjbwjjuszbg2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlvvv4fkvwwwbkxek0jysc">
+            <w:hyperlink w:history="1" r:id="rId8uign2zsze2tyv3ovn4vw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение ВЕЭС № 25 от 26.12.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень чувствительных товаров, в отношении которых решение об изменении ставки ввозной таможенной пошлины принимается Советом Евразийской экономической комиссии (вступило в силу 11.04.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdde2hzslvruleclrk0t1yo">
+            <w:hyperlink w:history="1" r:id="rIdtnkuyzqba1wkguimkfj_g">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 152 от 30.11.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Перечень товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого… (вступило в силу 13.03.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-zcs144cu3tbabtotela2">
+            <w:hyperlink w:history="1" r:id="rIdzmjneihhqsgamp5gyiak7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 115 от 25.10.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень отдельных товаров, в отношении которых применяются ставки ввозных таможенных пошлин в соответствии с Соглашением о свободной торговле между Евразийским экономическим… (вступило в силу 01.01.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbdgnpjdzhtwb8yfslqd-m">
+            <w:hyperlink w:history="1" r:id="rId8ctb43a0zzwzed1ywgy9c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 109 от 04.10.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров и ставок, в отношении которых в течение переходного периода Кыргызская Республика применяет ставки ввозных таможенных пошлин, отличные от ставок пошлин,… (вступило в силу 01.01.2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1729,187 +1729,187 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId20pkcmesxaxbux2-tqtol">
+            <w:hyperlink w:history="1" r:id="rIdc0uqadrtt8m7_5bgsjhri">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 118 от 29.11.2024</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О маркировке ветеринарных лекарственных препаратов средствами идентификации (вступило в силу 12.02.2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduia9-dmgjzxlcgasobbpt">
+            <w:hyperlink w:history="1" r:id="rId0tx3wmdtgkpytacsn8jxy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 108 от 27.09.2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О маркировке лекарственных препаратов средствами идентификации (вступило в силу 09.11.2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdolouox0hrozcds22ytnbx">
+            <w:hyperlink w:history="1" r:id="rId-4hkwnbtpqwfeyrusyvfd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 37 от 17.03.2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в некоторые решения Комиссии Таможенного союза и об утверждении перечней товаров, ввозимых на таможенную территорию Евразийского экономического союза в целях реализации мер,… (вступило в силу 28.03.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdltqmhwwguy8ewbtbciwdj">
+            <w:hyperlink w:history="1" r:id="rIdpcedjpbapwv4zdaq-yvvk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 134 от 02.12.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменения в Единый перечень товаров, подлежащих ветеринарному контролю (надзору) (вступило в силу 02.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcha71oew3_-ei3jcnqwjv">
+            <w:hyperlink w:history="1" r:id="rIdya4skp4jvqlrpfvrrfyxq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 13 от 20.01.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О справочнике видов подконтрольных ветеринарному контролю (надзору) товаров (вступило в силу 21.02.2020)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2369,51 +2369,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwjfngfvlnkfl2cnohtdwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdbxia1ggavnwmdodq32n-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdkyudi1wyoubryiyzmo9ua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdbb9ekpr1b6-xsnsv10n0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdm0crc5kgjl1zouplstvc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdnsu9qbv4-ow02eqpqmfxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId3iyyfrbhhn2sdmjhchjz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/461/10520/" TargetMode="External"/><Relationship Id="rId2aasadlbhp6locoaa3atv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdjnrcvhlrsphkhm1vl7ida" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5124/" TargetMode="External"/><Relationship Id="rIdzxn2127uy3qirrke4u2so" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdqzvemujwi_yce4ieve6mu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdd9mkbj-cbakpohqsnevoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdlvvv4fkvwwwbkxek0jysc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/312/2888/" TargetMode="External"/><Relationship Id="rIdde2hzslvruleclrk0t1yo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2822/" TargetMode="External"/><Relationship Id="rId-zcs144cu3tbabtotela2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2522/" TargetMode="External"/><Relationship Id="rIdbdgnpjdzhtwb8yfslqd-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2494/" TargetMode="External"/><Relationship Id="rId20pkcmesxaxbux2-tqtol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/435/9794/" TargetMode="External"/><Relationship Id="rIduia9-dmgjzxlcgasobbpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rIdolouox0hrozcds22ytnbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rIdltqmhwwguy8ewbtbciwdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6260/" TargetMode="External"/><Relationship Id="rIdcha71oew3_-ei3jcnqwjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzfzum1moget8v6vq9ki73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdtpgachzebvua0-b6-f-xj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId05u-wahc_4apjqfi7f6py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdwddi_ebtxotlehltwsuxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdlkkduv24jls8jc-m915e-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdbghnyjv0hnfuswq16by8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdapl4jhnzi9lvtg7bnxqcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/461/10520/" TargetMode="External"/><Relationship Id="rId0zxc8hcpo9awasrgc4zbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rId2qfyrl_tu1krct5en47sn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5124/" TargetMode="External"/><Relationship Id="rIdbo39fnoisy71qagwqoihb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdozplfwjgvwnicp2tdbrlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdihz-bpsegmjbwjjuszbg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rId8uign2zsze2tyv3ovn4vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/312/2888/" TargetMode="External"/><Relationship Id="rIdtnkuyzqba1wkguimkfj_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2822/" TargetMode="External"/><Relationship Id="rIdzmjneihhqsgamp5gyiak7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2522/" TargetMode="External"/><Relationship Id="rId8ctb43a0zzwzed1ywgy9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2494/" TargetMode="External"/><Relationship Id="rIdc0uqadrtt8m7_5bgsjhri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/435/9794/" TargetMode="External"/><Relationship Id="rId0tx3wmdtgkpytacsn8jxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rId-4hkwnbtpqwfeyrusyvfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rIdpcedjpbapwv4zdaq-yvvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6260/" TargetMode="External"/><Relationship Id="rIdya4skp4jvqlrpfvrrfyxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4939/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3002 15 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>