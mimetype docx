--- v0 (2026-10-28)
+++ v1 (2026-10-29)
@@ -49,51 +49,51 @@
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Код ТН ВЭД ЕАЭС 3004 10 000 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="5B6472"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сведения на 28.10.2026</w:t>
+        <w:t xml:space="preserve">Сведения на 29.10.2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="10204"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:left w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:bottom w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:right w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:insideH w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:insideV w:val="single" w:color="C9CFD8" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2600"/>
         <w:gridCol w:w="7604"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3004 10 000 7 — Содержащие пенициллины или их производные, имеющие структуру пенициллановой кислоты, или содержащие стрептомицины или их производные: прочие: расфасованные или представленные в виде дозированных лекарственных форм, но не упакованные для розничной продажи: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdezdbf8u1lf7z48qftm6nf">
+            <w:hyperlink w:history="1" r:id="rIdlkjv3hdpyw1xoexm9itqh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwo21kjc-oi0hvjykcrj-n">
+            <w:hyperlink w:history="1" r:id="rIdwe3fzl0qjalkzfhijy28u">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdejnogl0nuqgtkcdu13lis">
+            <w:hyperlink w:history="1" r:id="rIdhtnngfu0sjukhigk1d2-9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, разделы 2.12 и 2.14 (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -550,51 +550,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw90ho9vj0huk3hveortjb">
+            <w:hyperlink w:history="1" r:id="rIdyyyr-g8zupvhzoa3yvokx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -685,91 +685,91 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Наркотические средства, психотропные вещества и их прекурсоры (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrzmuncf0xyt6arhh5twlu">
+            <w:hyperlink w:history="1" r:id="rId2qdetyn-zv2l1b5yyzt4e">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Лекарственные средства (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcohcw6xbytbea37fjj4vj">
+            <w:hyperlink w:history="1" r:id="rIdda1ta5cdqfxnzffwd1hju">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -799,51 +799,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2yi-zn3-b3mgkcf7l4bh4">
+            <w:hyperlink w:history="1" r:id="rId06swysefxbbmdauc8gkhu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1012,119 +1012,119 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• № 102 от 01.09.2015: Отдельные водные растворы для гемодиализа</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde9xp78mhtsj3rndgkwqua">
+            <w:hyperlink w:history="1" r:id="rIdlm0eckqqtv5x5ar5n3kct">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 166 от 08.12.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации препаратов для лечения угревой сыпи в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnrdufghllyppowmjuawj_">
+            <w:hyperlink w:history="1" r:id="rIdhf7yepzhzb0n2vjuvruis">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 126 от 26.09.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации противовирусного препарата для лечения ВИЧ-инфицированных пациентов в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_7fytjhg85ebhcmmgbt8y">
+            <w:hyperlink w:history="1" r:id="rIdoqsd9viqbbhala89cakap">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 17 от 09.02.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации имплантата для внутрисуставного введения по единой Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1212,85 +1212,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId79mig4ot_wz9t-u-zeb8d">
+            <w:hyperlink w:history="1" r:id="rIdhazaf4knpuqqskc1spgua">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01081 — Заключение (разрешительный документ) на ввоз лекарственных средств · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcmseh3fgndejfd4zkwvwr">
+            <w:hyperlink w:history="1" r:id="rIdzaxreitbkbgxzcnz8ijl0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1323,72 +1323,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcsvbpmmhpscmfxxt4kle3">
+            <w:hyperlink w:history="1" r:id="rIde52boiodaei7n6jkqsjcu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgx35zrvuemmzidxhlfdyh">
+            <w:hyperlink w:history="1" r:id="rIdasqag_8gjxfqljf5xbuhf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1423,221 +1423,221 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddr95-jhqeddhpc8kywge6">
+            <w:hyperlink w:history="1" r:id="rIdkazbofatphzkzcutxogrs">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdscotp8xl_kv72a4lgqj_2">
+            <w:hyperlink w:history="1" r:id="rIdhanwx29be3b1d82wk7dje">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrt0iusjdfy--mu2izfd1f">
+            <w:hyperlink w:history="1" r:id="rId9ymzqfqw9qoknm32z_g40">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 62 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об утверждении перечня товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого таможенного… (вступило в силу 12.06.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrtilkoewtcdgwfai7fhds">
+            <w:hyperlink w:history="1" r:id="rIdmeajiwzyqe4_u3dyllndx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdf38sgmw6f-prrf3m-rtak">
+            <w:hyperlink w:history="1" r:id="rIdtwxep3qlxaxoirgzdhzig">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0xa4wbzsoxsxmd9keba6i">
+            <w:hyperlink w:history="1" r:id="rId1tejuc1uloij8fpkqnlbo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 18 от 26.01.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1667,85 +1667,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdd4eyelwqvdy7psuc0m_on">
+            <w:hyperlink w:history="1" r:id="rIdfwtgf0bzerouceostsodw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 108 от 27.09.2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О маркировке лекарственных препаратов средствами идентификации (вступило в силу 09.11.2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5mvcnlrtbglbmask9v6ah">
+            <w:hyperlink w:history="1" r:id="rIdicwlmosdydgkqe86bgq7c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 37 от 17.03.2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в некоторые решения Комиссии Таможенного союза и об утверждении перечней товаров, ввозимых на таможенную территорию Евразийского экономического союза в целях реализации мер,… (вступило в силу 28.03.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2205,51 +2205,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdezdbf8u1lf7z48qftm6nf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdwo21kjc-oi0hvjykcrj-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdejnogl0nuqgtkcdu13lis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdw90ho9vj0huk3hveortjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdrzmuncf0xyt6arhh5twlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdcohcw6xbytbea37fjj4vj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId2yi-zn3-b3mgkcf7l4bh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIde9xp78mhtsj3rndgkwqua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5509/" TargetMode="External"/><Relationship Id="rIdnrdufghllyppowmjuawj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/3181/" TargetMode="External"/><Relationship Id="rId_7fytjhg85ebhcmmgbt8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2116/" TargetMode="External"/><Relationship Id="rId79mig4ot_wz9t-u-zeb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdcmseh3fgndejfd4zkwvwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdcsvbpmmhpscmfxxt4kle3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdgx35zrvuemmzidxhlfdyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIddr95-jhqeddhpc8kywge6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdscotp8xl_kv72a4lgqj_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdrt0iusjdfy--mu2izfd1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdrtilkoewtcdgwfai7fhds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdf38sgmw6f-prrf3m-rtak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rId0xa4wbzsoxsxmd9keba6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdd4eyelwqvdy7psuc0m_on" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rId5mvcnlrtbglbmask9v6ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlkjv3hdpyw1xoexm9itqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdwe3fzl0qjalkzfhijy28u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdhtnngfu0sjukhigk1d2-9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdyyyr-g8zupvhzoa3yvokx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId2qdetyn-zv2l1b5yyzt4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdda1ta5cdqfxnzffwd1hju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId06swysefxbbmdauc8gkhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdlm0eckqqtv5x5ar5n3kct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5509/" TargetMode="External"/><Relationship Id="rIdhf7yepzhzb0n2vjuvruis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/3181/" TargetMode="External"/><Relationship Id="rIdoqsd9viqbbhala89cakap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2116/" TargetMode="External"/><Relationship Id="rIdhazaf4knpuqqskc1spgua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdzaxreitbkbgxzcnz8ijl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIde52boiodaei7n6jkqsjcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdasqag_8gjxfqljf5xbuhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdkazbofatphzkzcutxogrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdhanwx29be3b1d82wk7dje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rId9ymzqfqw9qoknm32z_g40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdmeajiwzyqe4_u3dyllndx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdtwxep3qlxaxoirgzdhzig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rId1tejuc1uloij8fpkqnlbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdfwtgf0bzerouceostsodw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rIdicwlmosdydgkqe86bgq7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3004 10 000 7: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>