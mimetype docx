--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3004 90 000 5 — Прочие: прочие: содержащие йод или соединения йода</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdq8kwsnuvkll8xplycomvj">
+            <w:hyperlink w:history="1" r:id="rIdlyavzcroak7mszz4787sb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdce6ax_zy3nzrqqbf1z1s_">
+            <w:hyperlink w:history="1" r:id="rId6t_thdybo6wy7rqx-w0ib">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzhw_fd3inasecbbe4ful3">
+            <w:hyperlink w:history="1" r:id="rIdope67nd4hkgueoqiof2wg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, разделы 2.12 и 2.14 (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -550,51 +550,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyt9vyc04hwpkw4irqvdma">
+            <w:hyperlink w:history="1" r:id="rId7p9nwcospr7ea6-3h1nuj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -685,91 +685,91 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Наркотические средства, психотропные вещества и их прекурсоры (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdp4cgfnrmlqp49eesjntey">
+            <w:hyperlink w:history="1" r:id="rIdfiijuggfc1twaz1ag16t0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Лекарственные средства (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId2xjudymzjqkdief8zdb1e">
+            <w:hyperlink w:history="1" r:id="rId0qo452f4lz8atfxrmfc8c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -799,51 +799,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjjhduahwvkg-pkr8lgn3g">
+            <w:hyperlink w:history="1" r:id="rIdaw7enhty74ctpbg4r9m7n">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1026,153 +1026,153 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• № 102 от 01.09.2015: Отдельные водные растворы для гемодиализа</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqmfagzu1vtvey0w0rciol">
+            <w:hyperlink w:history="1" r:id="rIdqurcgiqu65j2ktkznmpxu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 166 от 08.12.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации препаратов для лечения угревой сыпи в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlpmutrud7osgltentdtqq">
+            <w:hyperlink w:history="1" r:id="rIdnf2wzmxdehuu0-5dn-g78">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 63 от 24.04.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации препаратов для лечения заболеваний дыхательных путей в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddpswu7l5kk3kp2-l9llyx">
+            <w:hyperlink w:history="1" r:id="rId_w0af0bleilh8zba4-dpw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 126 от 26.09.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации противовирусного препарата для лечения ВИЧ-инфицированных пациентов в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2pvqeg4igjvvmypkjmp8s">
+            <w:hyperlink w:history="1" r:id="rId1rhnyvpyfxkdjz9lpd52y">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 17 от 09.02.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации имплантата для внутрисуставного введения по единой Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1260,85 +1260,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkvb5aguk60cd9gd69epxn">
+            <w:hyperlink w:history="1" r:id="rIdzdcf9-yyppmjydm92yp5k">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01081 — Заключение (разрешительный документ) на ввоз лекарственных средств · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvgrznhm-py_idnuii9jjj">
+            <w:hyperlink w:history="1" r:id="rId3kmaqkajiepdiokhzykmn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1371,72 +1371,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdijkpjhzb7hmytekk7upqz">
+            <w:hyperlink w:history="1" r:id="rIduxppyxarv6rhlvdls95wb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoaipre53ri01ono0i4ipd">
+            <w:hyperlink w:history="1" r:id="rIdkulfqtc2wkew17vc8fcra">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1471,255 +1471,255 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqvak9kslkewnibus0twrn">
+            <w:hyperlink w:history="1" r:id="rIdhkqyxcjtkdbpqptwv2g2g">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaevxmcarvczgxcxlr0gaq">
+            <w:hyperlink w:history="1" r:id="rIdjw3uu7rw8syw4zibrxpii">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 62 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об утверждении перечня товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого таможенного… (вступило в силу 12.06.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3b08or1hmei-fdsh8meqz">
+            <w:hyperlink w:history="1" r:id="rIdss4owtac2sjpliiipsxms">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlgrxtbpp3ox_44kxp07tg">
+            <w:hyperlink w:history="1" r:id="rIdohpb5nnjxdfrtqcobldr5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfjtayjh_wjsf9ejp51v08">
+            <w:hyperlink w:history="1" r:id="rIdjt0vvmeagsgt2fxa0ol3m">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 10 от 22.01.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О преференциальных ставках ввозных таможенных пошлин в отношении товаров, происходящих из Исламской Республики Иран и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 27.10.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4otfv_ynys4qurujb2zvb">
+            <w:hyperlink w:history="1" r:id="rIdbqbc8beyxaouuh8fovfyc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 18 от 26.01.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnnvnbavjta3ksrdnalmqz">
+            <w:hyperlink w:history="1" r:id="rIdl3bdic8celskry4i0jbhr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 40 от 16.05.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1749,85 +1749,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzhpmep-r9tvxe-msb-vbq">
+            <w:hyperlink w:history="1" r:id="rId40t85giq0lcxfayde7ese">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 108 от 27.09.2023</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О маркировке лекарственных препаратов средствами идентификации (вступило в силу 09.11.2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdljqj9lafz7epreo3w0l6m">
+            <w:hyperlink w:history="1" r:id="rIdhphalnyumv0tn7iu7wqer">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 37 от 17.03.2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в некоторые решения Комиссии Таможенного союза и об утверждении перечней товаров, ввозимых на таможенную территорию Евразийского экономического союза в целях реализации мер,… (вступило в силу 28.03.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2287,51 +2287,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq8kwsnuvkll8xplycomvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdce6ax_zy3nzrqqbf1z1s_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdzhw_fd3inasecbbe4ful3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdyt9vyc04hwpkw4irqvdma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdp4cgfnrmlqp49eesjntey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId2xjudymzjqkdief8zdb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdjjhduahwvkg-pkr8lgn3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdqmfagzu1vtvey0w0rciol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5509/" TargetMode="External"/><Relationship Id="rIdlpmutrud7osgltentdtqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3600/" TargetMode="External"/><Relationship Id="rIddpswu7l5kk3kp2-l9llyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/3181/" TargetMode="External"/><Relationship Id="rId2pvqeg4igjvvmypkjmp8s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2116/" TargetMode="External"/><Relationship Id="rIdkvb5aguk60cd9gd69epxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdvgrznhm-py_idnuii9jjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdijkpjhzb7hmytekk7upqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdoaipre53ri01ono0i4ipd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdqvak9kslkewnibus0twrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdaevxmcarvczgxcxlr0gaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rId3b08or1hmei-fdsh8meqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdlgrxtbpp3ox_44kxp07tg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdfjtayjh_wjsf9ejp51v08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4159/" TargetMode="External"/><Relationship Id="rId4otfv_ynys4qurujb2zvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdnnvnbavjta3ksrdnalmqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rIdzhpmep-r9tvxe-msb-vbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rIdljqj9lafz7epreo3w0l6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlyavzcroak7mszz4787sb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId6t_thdybo6wy7rqx-w0ib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdope67nd4hkgueoqiof2wg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId7p9nwcospr7ea6-3h1nuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdfiijuggfc1twaz1ag16t0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId0qo452f4lz8atfxrmfc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdaw7enhty74ctpbg4r9m7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdqurcgiqu65j2ktkznmpxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5509/" TargetMode="External"/><Relationship Id="rIdnf2wzmxdehuu0-5dn-g78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3600/" TargetMode="External"/><Relationship Id="rId_w0af0bleilh8zba4-dpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/3181/" TargetMode="External"/><Relationship Id="rId1rhnyvpyfxkdjz9lpd52y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2116/" TargetMode="External"/><Relationship Id="rIdzdcf9-yyppmjydm92yp5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId3kmaqkajiepdiokhzykmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIduxppyxarv6rhlvdls95wb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdkulfqtc2wkew17vc8fcra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdhkqyxcjtkdbpqptwv2g2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdjw3uu7rw8syw4zibrxpii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdss4owtac2sjpliiipsxms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdohpb5nnjxdfrtqcobldr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdjt0vvmeagsgt2fxa0ol3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4159/" TargetMode="External"/><Relationship Id="rIdbqbc8beyxaouuh8fovfyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdl3bdic8celskry4i0jbhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rId40t85giq0lcxfayde7ese" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/418/7693/" TargetMode="External"/><Relationship Id="rIdhphalnyumv0tn7iu7wqer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3004 90 000 5: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>