--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3801 90 000 9 — Прочие: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyvg4vvpojjyyztwf5s3gw">
+            <w:hyperlink w:history="1" r:id="rId0x5_fbh2jpng2dc27aqmj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddlmymywtn_qrdp3w7p_ys">
+            <w:hyperlink w:history="1" r:id="rIdciwfsgh_h8y_udn_tb4-d">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,119 +349,119 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdez3m7ysq9zriecfdpiwfr">
+            <w:hyperlink w:history="1" r:id="rIdtrpyez0bmdzbxxqc-c4ab">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 1.1.2.2.1, 1.3.10.5, 9.1.10.1 и другие (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpvrni_w7hnggu8chmwezl">
+            <w:hyperlink w:history="1" r:id="rIdbytqyqd0i6er7gphc6crk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.3.1, 3.3.2, 8.1.1 и другие (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdofkusyjqisxasprdqinal">
+            <w:hyperlink w:history="1" r:id="rIdkj6l6ft_3aiw6gpmzjreg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.2.2 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -504,85 +504,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdotzvnwkt1fcyk80qe5kx6">
+            <w:hyperlink w:history="1" r:id="rIda8ozudgdtvec3lmtepeng">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1mduci0xiti9dxqlqhvmm">
+            <w:hyperlink w:history="1" r:id="rIdgzsqcuz_wrmqrvtiskdzl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -725,51 +725,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcqnmsibru036nf7z58pwr">
+            <w:hyperlink w:history="1" r:id="rIdv8j7w8_cn2fxw8l9ynluo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -908,187 +908,187 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdifijaqz6-lfnebbozxadz">
+            <w:hyperlink w:history="1" r:id="rIduz6avjynneixp8llrrb7n">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.1.2.2.1: Углеродных волокнистых или углеродных нитевидных материалов, имеющих все следующие характеристики:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdctfocngc9crna_addhyrt">
+            <w:hyperlink w:history="1" r:id="rIdtddbmbmd_klqwllqusxew">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.10.5: Волокнистые или нитевидные материалы, полностью или частично пропитанные смолой или пеком (препреги), волокнистые или нитевидные материалы, покрытые металлом или углеродом (преформы), или углеродные волокнистые преформы, имеющие все следующее:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdof2hber7sfurifq26smrf">
+            <w:hyperlink w:history="1" r:id="rIdkjtoxw5sxlz2v2ja-gh5b">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 9.1.10.1: Компоненты и устройства массой более 10 кг каждое, специально разработанные для ракет-носителей и изготовленные из любого из следующего: а) композиционных материалов, состоящих из волокнистых или нитевидных материалов, определенных в пункте 1.3.10.5, и полимеров, определенных в пункте 1.3.8 или…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkoxmu33inkyezgpesyon_">
+            <w:hyperlink w:history="1" r:id="rIdr4lnkm_bbxoqnhmwguxub">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 9.1.10.2: Компоненты и устройства, специально разработанные для двигательных установок ракет-носителей, определенных в пунктах 9.1.5 - 9.1.9, изготовленные из любого из следующего: а) волокнистых или нитевидных материалов, определенных в пункте 1.3.10.5, и полимеров, определенных в пункте 1.3.8 или 1.3.9.2;…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcdcfvrxofqknbg65keyvm">
+            <w:hyperlink w:history="1" r:id="rId3-izium70syprgb6k4rof">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 9.1.6.8: Цельные камеры сгорания или выходные сопла из материала углерод - углерод с плотностью более 1,4 г/см и прочностью при растяжении более 48 МПа</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1181,93 +1181,93 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1288, пункт 8.3.4 (также в разделе «конструкционные материалы»): Пирографиты или графиты, армированные волокнами, применяемые для сопел ракетных двигателей и наконечников возвращаемых аппаратов (головных частей), используемых в средствах доставки, указанных в позиции 1.1 или 19.1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1285, пункт 2.2.2 (также в разделе «оборудование и неядерные материалы»): Ядерно-чистый графит. Графит, имеющий степень чистоты по борному эквиваленту выше 5 миллионных долей, с плотностью больше, чем 1,5 г на куб. см, предназначенный для использования в ядерных реакторах, как они определены в пункте 2.1.1 в количестве 1 кг и более</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqsuqdsk90sblje2fsmur3">
+            <w:hyperlink w:history="1" r:id="rIdlcuisa7tvus8twqicgljy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqo7adp1hb9xzog0d5liw0">
+            <w:hyperlink w:history="1" r:id="rIdikrx36ejxk7ieurb-hh26">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0k-qniynpmzkvqh7uswos">
+            <w:hyperlink w:history="1" r:id="rIdaskexgtnl3ubmpmqftorv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
@@ -1548,165 +1548,165 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbuw_q5lebe0ndzr1qirwj">
+            <w:hyperlink w:history="1" r:id="rIdl0b-e_kxr1rejpsctycj6">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 1.1.2.2.1, 1.3.10.5, 9.1.10.1 и другие; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmlu5vmvgasi9ljahgfkcj">
+            <w:hyperlink w:history="1" r:id="rIdzn0olbogqsqcwf5mevlgg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.3.1, 3.3.2, 8.1.1 и другие; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgpelcckgrpexlszcgk7r-">
+            <w:hyperlink w:history="1" r:id="rIdfrkrvkoc6ru1pkwqxrnu-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.2.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdiz7eeedwehcokxqh5gpwt">
+            <w:hyperlink w:history="1" r:id="rIdtu3tlkbndskshhwb56vwp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 1.1.2.2.1, 1.3.10.5, 9.1.10.1 и другие; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnqzrn1sdya6vbtu-iwx9f">
+            <w:hyperlink w:history="1" r:id="rIdmbo_vusjwxzdyfpdn5zd-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.3.1, 3.3.2, 8.1.1 и другие; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtrjabkqa2wqlnupopojgc">
+            <w:hyperlink w:history="1" r:id="rId0sygzhuhpa5nqsjulirbp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1285</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.2.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1739,72 +1739,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdekx3pydsqtpjpiopjpkz9">
+            <w:hyperlink w:history="1" r:id="rIdte4cteyvrzrq3jzty18l0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqiqpd214ll4q2wbvyvxzt">
+            <w:hyperlink w:history="1" r:id="rIdpvv5wekfoxlq1na6nqsx-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1839,85 +1839,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId04o9n3mrne6sdlifnl12p">
+            <w:hyperlink w:history="1" r:id="rIdoubhq0avqtp3eydxazctz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhq0ivo0kpyttdtmnbzs9a">
+            <w:hyperlink w:history="1" r:id="rId91whto4x6wqcmhe_3pccq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 161 от 17.09.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в единую Товарную номенклатуру внешнеэкономической деятельности Евразийского экономического союза и Единый таможенный тариф Евразийского экономического союза в отношении подовой… (вступило в силу 19.10.2019)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2377,51 +2377,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyvg4vvpojjyyztwf5s3gw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIddlmymywtn_qrdp3w7p_ys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdez3m7ysq9zriecfdpiwfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdpvrni_w7hnggu8chmwezl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdofkusyjqisxasprdqinal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdotzvnwkt1fcyk80qe5kx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId1mduci0xiti9dxqlqhvmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdcqnmsibru036nf7z58pwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdifijaqz6-lfnebbozxadz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdctfocngc9crna_addhyrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdof2hber7sfurifq26smrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdkoxmu33inkyezgpesyon_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdcdcfvrxofqknbg65keyvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdqsuqdsk90sblje2fsmur3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdqo7adp1hb9xzog0d5liw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rId0k-qniynpmzkvqh7uswos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdbuw_q5lebe0ndzr1qirwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdmlu5vmvgasi9ljahgfkcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdgpelcckgrpexlszcgk7r-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdiz7eeedwehcokxqh5gpwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdnqzrn1sdya6vbtu-iwx9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdtrjabkqa2wqlnupopojgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdekx3pydsqtpjpiopjpkz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdqiqpd214ll4q2wbvyvxzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId04o9n3mrne6sdlifnl12p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdhq0ivo0kpyttdtmnbzs9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4673/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0x5_fbh2jpng2dc27aqmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdciwfsgh_h8y_udn_tb4-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdtrpyez0bmdzbxxqc-c4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdbytqyqd0i6er7gphc6crk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdkj6l6ft_3aiw6gpmzjreg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIda8ozudgdtvec3lmtepeng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdgzsqcuz_wrmqrvtiskdzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdv8j7w8_cn2fxw8l9ynluo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIduz6avjynneixp8llrrb7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdtddbmbmd_klqwllqusxew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdkjtoxw5sxlz2v2ja-gh5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdr4lnkm_bbxoqnhmwguxub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId3-izium70syprgb6k4rof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdlcuisa7tvus8twqicgljy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdikrx36ejxk7ieurb-hh26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdaskexgtnl3ubmpmqftorv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdl0b-e_kxr1rejpsctycj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdzn0olbogqsqcwf5mevlgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdfrkrvkoc6ru1pkwqxrnu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdtu3tlkbndskshhwb56vwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdmbo_vusjwxzdyfpdn5zd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rId0sygzhuhpa5nqsjulirbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190029" TargetMode="External"/><Relationship Id="rIdte4cteyvrzrq3jzty18l0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdpvv5wekfoxlq1na6nqsx-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdoubhq0avqtp3eydxazctz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId91whto4x6wqcmhe_3pccq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4673/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3801 90 000 9: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>