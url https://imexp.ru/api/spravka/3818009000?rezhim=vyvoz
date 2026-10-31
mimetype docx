--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3818 00 900 0 — Прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhqtigwznmmhjsy9zlu4-a">
+            <w:hyperlink w:history="1" r:id="rIdg4b8o9uhtcrvstp15isxc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfmvxbuv28grominjile0n">
+            <w:hyperlink w:history="1" r:id="rId000mymbcmspxgsuw7dhct">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpbe_irt8lrrolfkd16nqh">
+            <w:hyperlink w:history="1" r:id="rIdkrkkifrt6chaomyqdrmyn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.3.1.1, 3.3.1.2, 3.3.1.3 и другие (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -536,51 +536,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduhotxktvic1jh03wb5iyb">
+            <w:hyperlink w:history="1" r:id="rIdsi5xkbctviqlrcuwi86fw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -719,280 +719,280 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_mvki4glw2j-gdktys27w">
+            <w:hyperlink w:history="1" r:id="rIdqtm-vu3dor_h7ybuejwth">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.3.1.1: Кремний (Si);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsdvpgajacg9esfijnh4xw">
+            <w:hyperlink w:history="1" r:id="rIdjs4ned1gzbb81kwr3cbrr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.3.1.2: Германий (Ge);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlmp9skwy2asinm9tzbg2e">
+            <w:hyperlink w:history="1" r:id="rId4viyd98s0citxrznqjvm3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.3.1.3: Карбид кремния (SiC);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbvuzghuwkepykg3zjdw8a">
+            <w:hyperlink w:history="1" r:id="rId8uvrw0pai4ah4jkyi1trx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.3.1.4: Соединения III - V на основе галлия или индия</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmtjdslgncpmg3fn0abhww">
+            <w:hyperlink w:history="1" r:id="rIdrhzfufdtw24k6rmuuda7y">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.3.5: Материалы с высоким сопротивлением: а) полупроводниковые подложки из карбида кремния (SiC), нитрида галлия (GaN), нитрида алюминия (AlN), нитрида галлия-алюминия (AlGaN), оксида галлия (Ga2O3), алмаза (C) или слитки, були, а также другие преформы из указанных материалов, имеющие удельное…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkodz8obaay_mi4old-oqb">
+            <w:hyperlink w:history="1" r:id="rId0uf2uir2xucagpznwqy5s">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.3.6: Материалы, не определенные в пункте 3.3.1, состоящие из подложек, определенных в пункте 3.3.5, содержащие по крайней мере один эпитаксиальный слой из карбида кремния (SiC), нитрида галлия (GaN), нитрида алюминия (AlN), нитрида галлия-алюминия (AlGaN), оксида галлия (Ga2O3) или алмаза (C)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjpvgyved6lioie_lwapg4">
+            <w:hyperlink w:history="1" r:id="rId5b8ym34hx7fte4ualfeg0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 6.3.2.2: Монокристаллы (включая пластины с эпитаксиальными слоями) любого из следующего:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdm8hwisa-pzwh3g50zz9uh">
+            <w:hyperlink w:history="1" r:id="rIdfcbymep76lkgo0gubppi0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1201,85 +1201,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdffhgudjgveiod_jjkxd_p">
+            <w:hyperlink w:history="1" r:id="rIdcoeohyxvntr_0tgrqwq4b">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.3.1.1, 3.3.1.2, 3.3.1.3 и другие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwichghjnoa1ytiysar1qd">
+            <w:hyperlink w:history="1" r:id="rIdaqf1au6mjsw2r10wlazs2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.3.1.1, 3.3.1.2, 3.3.1.3 и другие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1312,72 +1312,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb6rrohcyfr6e4eyv1yrfn">
+            <w:hyperlink w:history="1" r:id="rIdunwiuafoczyocblihu98t">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdknghwulfr4dljhhkl895t">
+            <w:hyperlink w:history="1" r:id="rIdvxyoebletodtndgjr0uz4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1844,51 +1844,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqtigwznmmhjsy9zlu4-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdfmvxbuv28grominjile0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdpbe_irt8lrrolfkd16nqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIduhotxktvic1jh03wb5iyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId_mvki4glw2j-gdktys27w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdsdvpgajacg9esfijnh4xw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdlmp9skwy2asinm9tzbg2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdbvuzghuwkepykg3zjdw8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdmtjdslgncpmg3fn0abhww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdkodz8obaay_mi4old-oqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdjpvgyved6lioie_lwapg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdm8hwisa-pzwh3g50zz9uh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdffhgudjgveiod_jjkxd_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdwichghjnoa1ytiysar1qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdb6rrohcyfr6e4eyv1yrfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdknghwulfr4dljhhkl895t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg4b8o9uhtcrvstp15isxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId000mymbcmspxgsuw7dhct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdkrkkifrt6chaomyqdrmyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdsi5xkbctviqlrcuwi86fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdqtm-vu3dor_h7ybuejwth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdjs4ned1gzbb81kwr3cbrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId4viyd98s0citxrznqjvm3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId8uvrw0pai4ah4jkyi1trx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdrhzfufdtw24k6rmuuda7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId0uf2uir2xucagpznwqy5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId5b8ym34hx7fte4ualfeg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdfcbymep76lkgo0gubppi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdcoeohyxvntr_0tgrqwq4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdaqf1au6mjsw2r10wlazs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdunwiuafoczyocblihu98t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdvxyoebletodtndgjr0uz4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3818 00 900 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>