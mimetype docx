--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3823 12 000 0 — Промышленные монокарбоновые жирные кислоты; кислотные масла после рафинирования: олеиновая кислота</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2dcfnxw4ztyui-ududsyg">
+            <w:hyperlink w:history="1" r:id="rIdimmgfkkuoc925d9rgeuxo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdodayehjlaohycemvpn7zf">
+            <w:hyperlink w:history="1" r:id="rIdejsba8grn2hotfs24djbc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -362,85 +362,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdre6eaabcnqwyapk5atfic">
+            <w:hyperlink w:history="1" r:id="rId9-y29xyin2uezi-u3xivl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjgctwv8d5jmsc0tzpconm">
+            <w:hyperlink w:history="1" r:id="rId1hvime-lyaaqnef_vkyco">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -583,51 +583,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgsk_kxutldjfvtgeggvhd">
+            <w:hyperlink w:history="1" r:id="rIdtzvqot3sbgb6hh4pqfk7o">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -765,51 +765,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrpx0s5qrlpvgyjhzhupu1">
+            <w:hyperlink w:history="1" r:id="rId2idxok6qdmwwtcm6tziwj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -907,51 +907,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК о классификации отдельных товаров:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb7_7da3r4seezc965rlat">
+            <w:hyperlink w:history="1" r:id="rIdx16fcsu_0p-qhpw3bfsfo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 160 от 01.12.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации смесей монокарбоновых жирных кислот пальмового масла в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1053,72 +1053,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw7ncz8du-kgdtxadzfnmj">
+            <w:hyperlink w:history="1" r:id="rIdlzut0fbngca_jnqkzz8w6">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm26fkxgx_3dmwfxkhf2l_">
+            <w:hyperlink w:history="1" r:id="rId854ndvqj8lbjzgvy3zr7p">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1153,85 +1153,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqmmnhzltgu3tmt0xvcakn">
+            <w:hyperlink w:history="1" r:id="rIdzrxsdld0xujp50azruhh0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9k0fdriomfsktcs5t6bcm">
+            <w:hyperlink w:history="1" r:id="rIduinxzzfnckogwnhufnuih">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №26 от 29.03.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 30.04.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1261,51 +1261,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdthmrtqee52sbevh128sco">
+            <w:hyperlink w:history="1" r:id="rIdjzfymluawp135y3vf-szk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 150 от 16.11.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменения в приложение № 1 к Единым ветеринарным (ветеринарно-санитарным) требованиям, предъявляемым к товарам, подлежащим ветеринарному контролю (надзору)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1765,51 +1765,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2dcfnxw4ztyui-ududsyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdodayehjlaohycemvpn7zf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdre6eaabcnqwyapk5atfic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdjgctwv8d5jmsc0tzpconm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdgsk_kxutldjfvtgeggvhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdrpx0s5qrlpvgyjhzhupu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdb7_7da3r4seezc965rlat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5498/" TargetMode="External"/><Relationship Id="rIdw7ncz8du-kgdtxadzfnmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdm26fkxgx_3dmwfxkhf2l_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdqmmnhzltgu3tmt0xvcakn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId9k0fdriomfsktcs5t6bcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdthmrtqee52sbevh128sco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/379/6198/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdimmgfkkuoc925d9rgeuxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdejsba8grn2hotfs24djbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId9-y29xyin2uezi-u3xivl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId1hvime-lyaaqnef_vkyco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdtzvqot3sbgb6hh4pqfk7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId2idxok6qdmwwtcm6tziwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdx16fcsu_0p-qhpw3bfsfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5498/" TargetMode="External"/><Relationship Id="rIdlzut0fbngca_jnqkzz8w6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId854ndvqj8lbjzgvy3zr7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdzrxsdld0xujp50azruhh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIduinxzzfnckogwnhufnuih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdjzfymluawp135y3vf-szk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/379/6198/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3823 12 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>