--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3824 30 000 0 — Карбиды металлов неагломерированные, смешанные между собой или с другими металлическими связующими веществами</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkc6ovos9ljscchaww13ms">
+            <w:hyperlink w:history="1" r:id="rId6z6ug4iv77yqjoc9n0yfg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4lbjaghawd-diubr2nthm">
+            <w:hyperlink w:history="1" r:id="rIdojonckporod_khvi-gqud">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdofnzrql62kjindhrcojnz">
+            <w:hyperlink w:history="1" r:id="rId9vq88n3n4f4xfiwwy4o8h">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.3 (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -450,85 +450,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdinuaoie4b-hnzk3nfidws">
+            <w:hyperlink w:history="1" r:id="rIdhhdgviuurn0rahysczuxo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrwdsfp_rgqe7cszrdh72-">
+            <w:hyperlink w:history="1" r:id="rIdtji7rclc3rqpuxnxrrupt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -671,51 +671,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdlpcw995uuyu6fedv5e_fj">
+            <w:hyperlink w:history="1" r:id="rId1gnklpa0rlkp_s1jww8-k">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -806,51 +806,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Опасные отходы (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhcn4lpcffhnrthw6avxas">
+            <w:hyperlink w:history="1" r:id="rIdxl68xhblp95ejjq8jwpeq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -880,51 +880,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu8g6smgo02g6dw_rlaeod">
+            <w:hyperlink w:history="1" r:id="rIdq19rvjhdq75fjpcs2g6pt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1051,51 +1051,51 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• № 15 от 28.01.2020: Гигиенический силикагелевый наполнитель для кошачьего туалета</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnye8uots5wk9mrbpax-52">
+            <w:hyperlink w:history="1" r:id="rIdby-q_hicechda2moluypi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 15 от 28.01.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации гигиенического силикагелевого наполнителя для кошачьего туалета в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1183,51 +1183,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqvcvqgmbjpz-ngdisgika">
+            <w:hyperlink w:history="1" r:id="rIdmqqlck5oflpx545qfpmde">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1260,72 +1260,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsxvllxca8o5r8moeyqi-z">
+            <w:hyperlink w:history="1" r:id="rId8d2a4ietorkcqxf96udoj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdididuw00sczxajhdoeles">
+            <w:hyperlink w:history="1" r:id="rIdd7wgy-ruufd8d_oagxac9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1360,51 +1360,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdc6wpasatjvaacfjsrumv6">
+            <w:hyperlink w:history="1" r:id="rIda9ejqx3-klwurd3whnkjm">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1434,85 +1434,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqi5dt7h-kqka3_txppsbe">
+            <w:hyperlink w:history="1" r:id="rIdxhriqphyddjjabxiw4ti8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 1 от 24.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Решение Совета Евразийской экономической комиссии от 23 ноября 2020 г. № 105 (вступило в силу 03.02.2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfmhps9_our0mctw76ef3e">
+            <w:hyperlink w:history="1" r:id="rId2uhhb0o8ylxi9_fjsp4fy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 134 от 02.12.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменения в Единый перечень товаров, подлежащих ветеринарному контролю (надзору) (вступило в силу 02.01.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1972,51 +1972,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkc6ovos9ljscchaww13ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId4lbjaghawd-diubr2nthm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdofnzrql62kjindhrcojnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdinuaoie4b-hnzk3nfidws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdrwdsfp_rgqe7cszrdh72-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdlpcw995uuyu6fedv5e_fj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdhcn4lpcffhnrthw6avxas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdu8g6smgo02g6dw_rlaeod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdnye8uots5wk9mrbpax-52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4950/" TargetMode="External"/><Relationship Id="rIdqvcvqgmbjpz-ngdisgika" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdsxvllxca8o5r8moeyqi-z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdididuw00sczxajhdoeles" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdc6wpasatjvaacfjsrumv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdqi5dt7h-kqka3_txppsbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rIdfmhps9_our0mctw76ef3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6260/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6z6ug4iv77yqjoc9n0yfg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdojonckporod_khvi-gqud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId9vq88n3n4f4xfiwwy4o8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdhhdgviuurn0rahysczuxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdtji7rclc3rqpuxnxrrupt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId1gnklpa0rlkp_s1jww8-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdxl68xhblp95ejjq8jwpeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdq19rvjhdq75fjpcs2g6pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdby-q_hicechda2moluypi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/4950/" TargetMode="External"/><Relationship Id="rIdmqqlck5oflpx545qfpmde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId8d2a4ietorkcqxf96udoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdd7wgy-ruufd8d_oagxac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIda9ejqx3-klwurd3whnkjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdxhriqphyddjjabxiw4ti8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rId2uhhb0o8ylxi9_fjsp4fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6260/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3824 30 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>