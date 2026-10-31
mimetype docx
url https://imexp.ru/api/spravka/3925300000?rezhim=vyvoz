--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">3925 30 000 0 — Ставни, шторы (включая венецианские жалюзи) и аналогичные изделия и их части</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyocqzc10gwx32rzy_b8bi">
+            <w:hyperlink w:history="1" r:id="rIdeofzixu8_rakuraotzd4v">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn7eh1dvkduywud83mgvqr">
+            <w:hyperlink w:history="1" r:id="rIdxp9thjccta-tmbnosj6qh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -362,85 +362,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdms-nwknvxml6l3a9a2rcp">
+            <w:hyperlink w:history="1" r:id="rIdqpywntgppshgloqkl55ew">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6mm6q6_goyu8nqesdgxwb">
+            <w:hyperlink w:history="1" r:id="rId81mfohuej9qn4k3zt6c6n">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -583,51 +583,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId1yxfeusnzqyvmrnxtemih">
+            <w:hyperlink w:history="1" r:id="rId6ohq5nvfdufsu-vmdpnqr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -765,51 +765,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbuin_rofgo8cj1e4o3ieo">
+            <w:hyperlink w:history="1" r:id="rIdjfrzoo8tatvedks7rovt5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -907,51 +907,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК о классификации отдельных товаров:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv9k-9yqaq1msx-ko0mx9k">
+            <w:hyperlink w:history="1" r:id="rIdser5qnkuprwhrhlpaen6x">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 56 от 23.05.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации профилей, панелей, террасной доски и фасадных панелей, изготовленных из древесно-полимерного композита, в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1053,72 +1053,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdz_dekgcsq2gez2z38uouw">
+            <w:hyperlink w:history="1" r:id="rId-d-ii1iq3qskzitybz7mj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfvndamu6ycoryxc5fpj88">
+            <w:hyperlink w:history="1" r:id="rIdguogxeexb8pnugkdegerl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1153,119 +1153,119 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdr25ebizyttrvluicchq5v">
+            <w:hyperlink w:history="1" r:id="rIdwstm8vuyacv_wm2ndjof7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 41 от 23.06.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzny7rsult15ahzcjjb-uy">
+            <w:hyperlink w:history="1" r:id="rIduj6sgto2ujp5c09vettfd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 40 от 16.05.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2016)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqhkwtqv_m5iqpbwcv_vv3">
+            <w:hyperlink w:history="1" r:id="rIdrgr9ogbyt1ejihtqy3fij">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 36 от 19.04.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Социалистической Республики Вьетнам и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1725,51 +1725,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyocqzc10gwx32rzy_b8bi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdn7eh1dvkduywud83mgvqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdms-nwknvxml6l3a9a2rcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId6mm6q6_goyu8nqesdgxwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId1yxfeusnzqyvmrnxtemih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdbuin_rofgo8cj1e4o3ieo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdv9k-9yqaq1msx-ko0mx9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/2980/" TargetMode="External"/><Relationship Id="rIdz_dekgcsq2gez2z38uouw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdfvndamu6ycoryxc5fpj88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdr25ebizyttrvluicchq5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/3082/" TargetMode="External"/><Relationship Id="rIdzny7rsult15ahzcjjb-uy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rIdqhkwtqv_m5iqpbwcv_vv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeofzixu8_rakuraotzd4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdxp9thjccta-tmbnosj6qh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdqpywntgppshgloqkl55ew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId81mfohuej9qn4k3zt6c6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId6ohq5nvfdufsu-vmdpnqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdjfrzoo8tatvedks7rovt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdser5qnkuprwhrhlpaen6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/2980/" TargetMode="External"/><Relationship Id="rId-d-ii1iq3qskzitybz7mj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdguogxeexb8pnugkdegerl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdwstm8vuyacv_wm2ndjof7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/3082/" TargetMode="External"/><Relationship Id="rIduj6sgto2ujp5c09vettfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rIdrgr9ogbyt1ejihtqy3fij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 3925 30 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>