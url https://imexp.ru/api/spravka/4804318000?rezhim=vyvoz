--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">4804 31 800 0 — Крафт-бумага и крафт-картон прочие, массой 1 м² 150 г или менее: небеленые: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdskskf0qlgonusobrxtlzu">
+            <w:hyperlink w:history="1" r:id="rIdgnltxudd1omtfeboyzby1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwmtekavzpq3hs_cgmecpp">
+            <w:hyperlink w:history="1" r:id="rIdn5f4ttgkxnks7toaxd0bh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -362,85 +362,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpdordakbck8zlrqrsfzxx">
+            <w:hyperlink w:history="1" r:id="rIdujjuvusjszjbfqnra2dt0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdug0cofwoql8kfyrniwvoz">
+            <w:hyperlink w:history="1" r:id="rIdshpgy3f4kqm6ficyhdjw1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -583,51 +583,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId1jiys4hh0f-rrwr4sp0m9">
+            <w:hyperlink w:history="1" r:id="rIdn39rhmnrmbihedi_ibbvj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -765,51 +765,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIds6-6yw1itu_kucbek8sg1">
+            <w:hyperlink w:history="1" r:id="rIdbwldxsop7dbromzpgcyuf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1031,72 +1031,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzpafxin8pw_xax9-zzftf">
+            <w:hyperlink w:history="1" r:id="rIdqi2ptmke8heftqm-b7cct">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbt5uzfhfw0riqb2xbs-z6">
+            <w:hyperlink w:history="1" r:id="rIdkvabbmvrn2k1k_b4esnpo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1131,323 +1131,323 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdg-ozj-spca7ckq4hdzq2f">
+            <w:hyperlink w:history="1" r:id="rId2yv7wcylq5aamgfge9wuf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9gq_-wozcqqp_t5xhhb6b">
+            <w:hyperlink w:history="1" r:id="rIdgynblfxx0z2tjxvia8ly2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 99 от 05.10.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxictdanj4abqfbq7rmqhe">
+            <w:hyperlink w:history="1" r:id="rIdumlzc5paldilefewmbayy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvzwzmkdcpppxfw0wfwilg">
+            <w:hyperlink w:history="1" r:id="rIdeppdhatldb1qavefmxvdp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhxjmz3i27uqv1jl_if6xm">
+            <w:hyperlink w:history="1" r:id="rIdzdl7ftfdcwwbna345-3rz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5ml66e8u5azqohn-f6zk1">
+            <w:hyperlink w:history="1" r:id="rIdlczmnocmw3zm1jmihipnm">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 18 от 26.01.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcjegr_w2dgq6u3mcz0h7y">
+            <w:hyperlink w:history="1" r:id="rId8x_u2mbefss39d2xxrdgj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 8 от 13.01.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О перечне товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза предоставляются… (вступило в силу 28.08.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsv0ipbthvrypqp9_wsmug">
+            <w:hyperlink w:history="1" r:id="rIdsxxhznk5w2vc7w53k-pqa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 36 от 19.04.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Социалистической Республики Вьетнам и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgslbsshbiw5wddizwtv4p">
+            <w:hyperlink w:history="1" r:id="rIdhyk4wnsyoawoa5r6jwqqy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №26 от 29.03.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 30.04.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1907,51 +1907,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdskskf0qlgonusobrxtlzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdwmtekavzpq3hs_cgmecpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdpdordakbck8zlrqrsfzxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdug0cofwoql8kfyrniwvoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId1jiys4hh0f-rrwr4sp0m9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIds6-6yw1itu_kucbek8sg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdzpafxin8pw_xax9-zzftf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdbt5uzfhfw0riqb2xbs-z6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdg-ozj-spca7ckq4hdzq2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId9gq_-wozcqqp_t5xhhb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdxictdanj4abqfbq7rmqhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdvzwzmkdcpppxfw0wfwilg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdhxjmz3i27uqv1jl_if6xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rId5ml66e8u5azqohn-f6zk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdcjegr_w2dgq6u3mcz0h7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdsv0ipbthvrypqp9_wsmug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIdgslbsshbiw5wddizwtv4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgnltxudd1omtfeboyzby1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdn5f4ttgkxnks7toaxd0bh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdujjuvusjszjbfqnra2dt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdshpgy3f4kqm6ficyhdjw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdn39rhmnrmbihedi_ibbvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdbwldxsop7dbromzpgcyuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdqi2ptmke8heftqm-b7cct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdkvabbmvrn2k1k_b4esnpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId2yv7wcylq5aamgfge9wuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdgynblfxx0z2tjxvia8ly2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdumlzc5paldilefewmbayy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdeppdhatldb1qavefmxvdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdzdl7ftfdcwwbna345-3rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdlczmnocmw3zm1jmihipnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rId8x_u2mbefss39d2xxrdgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdsxxhznk5w2vc7w53k-pqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIdhyk4wnsyoawoa5r6jwqqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 4804 31 800 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>