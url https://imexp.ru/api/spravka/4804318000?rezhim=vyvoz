--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">4804 31 800 0 — Крафт-бумага и крафт-картон прочие, массой 1 м² 150 г или менее: небеленые: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgnltxudd1omtfeboyzby1">
+            <w:hyperlink w:history="1" r:id="rIdpxjh2z2l6ufht6gxi0o7f">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn5f4ttgkxnks7toaxd0bh">
+            <w:hyperlink w:history="1" r:id="rIdyts5iartveqckfabxn2qd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -362,85 +362,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdujjuvusjszjbfqnra2dt0">
+            <w:hyperlink w:history="1" r:id="rIdilmlsqfokrtbzd0nemzg4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdshpgy3f4kqm6ficyhdjw1">
+            <w:hyperlink w:history="1" r:id="rId9nwx3y9rcqen2h-ml5dqk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -583,51 +583,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdn39rhmnrmbihedi_ibbvj">
+            <w:hyperlink w:history="1" r:id="rIdn7azsn43q_boxqx2uirsq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -765,51 +765,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbwldxsop7dbromzpgcyuf">
+            <w:hyperlink w:history="1" r:id="rId-zggfkqos7ilpj8yyeh16">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1031,72 +1031,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqi2ptmke8heftqm-b7cct">
+            <w:hyperlink w:history="1" r:id="rIdjqu2chdahujby124njwsj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkvabbmvrn2k1k_b4esnpo">
+            <w:hyperlink w:history="1" r:id="rIdxd_34kfwac0fhdhz5s_w3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1131,323 +1131,323 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2yv7wcylq5aamgfge9wuf">
+            <w:hyperlink w:history="1" r:id="rIdwonnid8y63vwwhv52trkd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgynblfxx0z2tjxvia8ly2">
+            <w:hyperlink w:history="1" r:id="rIdanbjsoels3r2uwxg8o54-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 99 от 05.10.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdumlzc5paldilefewmbayy">
+            <w:hyperlink w:history="1" r:id="rIdxxuh_t1yqcq5vquifs98t">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeppdhatldb1qavefmxvdp">
+            <w:hyperlink w:history="1" r:id="rIdbyznswx0yzizz7ur550gi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzdl7ftfdcwwbna345-3rz">
+            <w:hyperlink w:history="1" r:id="rIdfkj5bsoju88trpioiadwp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlczmnocmw3zm1jmihipnm">
+            <w:hyperlink w:history="1" r:id="rIdsfl4gtz0pzorunfh46mqu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 18 от 26.01.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8x_u2mbefss39d2xxrdgj">
+            <w:hyperlink w:history="1" r:id="rIdraquq637t7cfkceng_pqa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 8 от 13.01.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О перечне товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза предоставляются… (вступило в силу 28.08.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsxxhznk5w2vc7w53k-pqa">
+            <w:hyperlink w:history="1" r:id="rIdnhi2qx8zlaigp-d5qnqsr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 36 от 19.04.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Социалистической Республики Вьетнам и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhyk4wnsyoawoa5r6jwqqy">
+            <w:hyperlink w:history="1" r:id="rIddtqw5tg0xkadzbbbxw-xt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №26 от 29.03.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 30.04.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1907,51 +1907,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgnltxudd1omtfeboyzby1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdn5f4ttgkxnks7toaxd0bh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdujjuvusjszjbfqnra2dt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdshpgy3f4kqm6ficyhdjw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdn39rhmnrmbihedi_ibbvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdbwldxsop7dbromzpgcyuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdqi2ptmke8heftqm-b7cct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdkvabbmvrn2k1k_b4esnpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId2yv7wcylq5aamgfge9wuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdgynblfxx0z2tjxvia8ly2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdumlzc5paldilefewmbayy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdeppdhatldb1qavefmxvdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdzdl7ftfdcwwbna345-3rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdlczmnocmw3zm1jmihipnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rId8x_u2mbefss39d2xxrdgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdsxxhznk5w2vc7w53k-pqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIdhyk4wnsyoawoa5r6jwqqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpxjh2z2l6ufht6gxi0o7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdyts5iartveqckfabxn2qd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdilmlsqfokrtbzd0nemzg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId9nwx3y9rcqen2h-ml5dqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdn7azsn43q_boxqx2uirsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId-zggfkqos7ilpj8yyeh16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdjqu2chdahujby124njwsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdxd_34kfwac0fhdhz5s_w3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdwonnid8y63vwwhv52trkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdanbjsoels3r2uwxg8o54-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdxxuh_t1yqcq5vquifs98t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdbyznswx0yzizz7ur550gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdfkj5bsoju88trpioiadwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdsfl4gtz0pzorunfh46mqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdraquq637t7cfkceng_pqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdnhi2qx8zlaigp-d5qnqsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIddtqw5tg0xkadzbbbxw-xt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 4804 31 800 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>