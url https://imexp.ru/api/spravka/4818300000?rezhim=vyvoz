--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">4818 30 000 0 — Скатерти и салфетки</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddzi9eg-rwffpqlw8wobn1">
+            <w:hyperlink w:history="1" r:id="rIdr1g33ofa3qoxk0ckcnvav">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdszrxolhyoombpsvqsucmy">
+            <w:hyperlink w:history="1" r:id="rIdfmfuj9lxzxetiiqjh8hxc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -362,85 +362,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqhfy4agxkfobrcmw_1r1r">
+            <w:hyperlink w:history="1" r:id="rIdopj8a1gr4zzj0-s3fsz-d">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdi-wdf9sai3ijzqfkvpy10">
+            <w:hyperlink w:history="1" r:id="rId3ck7jtxvt-0-4z8nh1--a">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3D (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -583,51 +583,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtxeugcmkbgeweqqi9gku_">
+            <w:hyperlink w:history="1" r:id="rIdy3trbtpqd6lzhdowpctj-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -765,51 +765,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyvgir6226bi37rd3t__zk">
+            <w:hyperlink w:history="1" r:id="rIduj2b2lgd36s8cq6h1urku">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1089,72 +1089,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdib0ravljdyjezvkavtlmm">
+            <w:hyperlink w:history="1" r:id="rIdzll0whdk0qw4om2is_n3v">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfvyoz11fdncmhc_wrrvge">
+            <w:hyperlink w:history="1" r:id="rIdgmzdstffxrft8dvqxkcms">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1189,323 +1189,323 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdl08bjuatbesg6lbson1mz">
+            <w:hyperlink w:history="1" r:id="rIdd8uhjrnhcjmij_q2fuqty">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 99 от 05.10.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdup292qnpkvsmk0kde7f3b">
+            <w:hyperlink w:history="1" r:id="rIdsrcasll4i1o8yryuyog7d">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdj3nyppy0emiidkqirbpcv">
+            <w:hyperlink w:history="1" r:id="rIddkcyc68r0eg8xt_yfisvm">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdocbcpgq56q75soziaex5z">
+            <w:hyperlink w:history="1" r:id="rIdev0awvwqgo9zekcrzf_ig">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpjaoycmxq1gcipi7c03ho">
+            <w:hyperlink w:history="1" r:id="rIdoz98kvbrmm1dur0-kvo9y">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 18 от 26.01.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfotnxx3mtjxljeif8hbys">
+            <w:hyperlink w:history="1" r:id="rIdjg-xoo4bprn-765lk7rhj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 8 от 13.01.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О перечне товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза предоставляются… (вступило в силу 28.08.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkeno9ev_0n9kjn7jd3tp8">
+            <w:hyperlink w:history="1" r:id="rIdxg9e750pjoobvlxmoyoyr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 40 от 16.05.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2016)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqav-uox6kgromwggaptbf">
+            <w:hyperlink w:history="1" r:id="rIdx5kibknxhz0dsextq-aga">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 36 от 19.04.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Социалистической Республики Вьетнам и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhcy4f5waxgxszuotl_ejp">
+            <w:hyperlink w:history="1" r:id="rId1wpvjca9luwxtxcc9guwp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №26 от 29.03.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 30.04.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1535,51 +1535,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvshth2bfk3ga9vhxs4wzl">
+            <w:hyperlink w:history="1" r:id="rIdyfbdjjoffxgmfgo3gnmkz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №28 от 22.02.2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в главу II Единых санитарно-эпидемиологических и гигиенических требований к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю) (вступило в силу 31.03.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2039,51 +2039,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddzi9eg-rwffpqlw8wobn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdszrxolhyoombpsvqsucmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdqhfy4agxkfobrcmw_1r1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdi-wdf9sai3ijzqfkvpy10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdtxeugcmkbgeweqqi9gku_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdyvgir6226bi37rd3t__zk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdib0ravljdyjezvkavtlmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdfvyoz11fdncmhc_wrrvge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdl08bjuatbesg6lbson1mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdup292qnpkvsmk0kde7f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdj3nyppy0emiidkqirbpcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdocbcpgq56q75soziaex5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdpjaoycmxq1gcipi7c03ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdfotnxx3mtjxljeif8hbys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdkeno9ev_0n9kjn7jd3tp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rIdqav-uox6kgromwggaptbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIdhcy4f5waxgxszuotl_ejp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdvshth2bfk3ga9vhxs4wzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/399/6450/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr1g33ofa3qoxk0ckcnvav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdfmfuj9lxzxetiiqjh8hxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdopj8a1gr4zzj0-s3fsz-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId3ck7jtxvt-0-4z8nh1--a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdy3trbtpqd6lzhdowpctj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIduj2b2lgd36s8cq6h1urku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdzll0whdk0qw4om2is_n3v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdgmzdstffxrft8dvqxkcms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdd8uhjrnhcjmij_q2fuqty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdsrcasll4i1o8yryuyog7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIddkcyc68r0eg8xt_yfisvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdev0awvwqgo9zekcrzf_ig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdoz98kvbrmm1dur0-kvo9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdjg-xoo4bprn-765lk7rhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdxg9e750pjoobvlxmoyoyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rIdx5kibknxhz0dsextq-aga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rId1wpvjca9luwxtxcc9guwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdyfbdjjoffxgmfgo3gnmkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/399/6450/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 4818 30 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>