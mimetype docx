--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">5402 20 000 1 — Нити высокой прочности полиэфирные, текстурированные или нетекстурированные: окрашенные в массе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjnbfuzipfmo41hlhhf-et">
+            <w:hyperlink w:history="1" r:id="rId52zy0j2mxthnnwflglftw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmu31m4cp7boa9po6hb0fk">
+            <w:hyperlink w:history="1" r:id="rIdfu_nuebydvrmvcy39uq9l">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdndfuh50scy_0li6yyn1_r">
+            <w:hyperlink w:history="1" r:id="rId0ek2dwvpm9uyy_wvr-faa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 1.3.10.4.1.1, 1.3.10.4.1.2, 1.3.3.2.1.1 и другие (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -436,85 +436,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIds1ywqlj83yq2lxzc4oloe">
+            <w:hyperlink w:history="1" r:id="rIdxoakq0iydtdxkun21jbyj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfydh-gncdsztqkyamydp5">
+            <w:hyperlink w:history="1" r:id="rIdgxzqwf0eysven42cn7eae">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -657,51 +657,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId5sbxiqtsdbzqsztjqr1vt">
+            <w:hyperlink w:history="1" r:id="rIdqenmzneie8schjmzald8p">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -840,178 +840,178 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdihrlkvvwbskmvpr21wuty">
+            <w:hyperlink w:history="1" r:id="rId7qunkr3fw7auh_qr2dklb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.10.4.1.1: Полиэфиримидов, определенных в пункте 1.3.8.1.4 ; или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdentkmgqpgodvdw3pxp8l1">
+            <w:hyperlink w:history="1" r:id="rIdbfvedj2kvjmv3i3ok36db">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.10.4.1.2: Материалов, определенных в пунктах 1.3.8.3 и 1.3.8.4 ; или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6dqw2vzab3qbhyibvtwst">
+            <w:hyperlink w:history="1" r:id="rIdgsubncrtqjdl5zcpeozet">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.3.2.1.1 (также в разделе «чувствительные товары»): Полиэфиримидов, определенных в пункте 1.3.8.1 раздела 1; или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxvn8s1rtv9c9yrjwntv5k">
+            <w:hyperlink w:history="1" r:id="rIdb2higr33by5jlw34xq9o2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.3.2.1.2 (также в разделе «чувствительные товары»): Материалов, определенных в пунктах 1.3.8.2 - 1.3.8.5 раздела 1; или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdirm5omxd1nebj-1s2r5ee">
+            <w:hyperlink w:history="1" r:id="rId2v_bnz_jpwb6yzc9k2scf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1220,85 +1220,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv-urhoqm628itixyezduv">
+            <w:hyperlink w:history="1" r:id="rIdqk1-hpdcrdqdqpk-8wjrx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 1.3.10.4.1.1, 1.3.10.4.1.2, 1.3.3.2.1.1 и другие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_snjemlet2wh14v883_xf">
+            <w:hyperlink w:history="1" r:id="rIdk1ovnlscvnbmanjqsnwvj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 1.3.10.4.1.1, 1.3.10.4.1.2, 1.3.3.2.1.1 и другие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1331,72 +1331,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdy_g-2yhejddclrrek6lso">
+            <w:hyperlink w:history="1" r:id="rIdstbkgfi3o5feyk1as0m-r">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdh9wbjebiacbq9dptoo9qo">
+            <w:hyperlink w:history="1" r:id="rId__9c54rcuqhtiaismuqqn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1848,51 +1848,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjnbfuzipfmo41hlhhf-et" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdmu31m4cp7boa9po6hb0fk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdndfuh50scy_0li6yyn1_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIds1ywqlj83yq2lxzc4oloe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdfydh-gncdsztqkyamydp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId5sbxiqtsdbzqsztjqr1vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdihrlkvvwbskmvpr21wuty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdentkmgqpgodvdw3pxp8l1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId6dqw2vzab3qbhyibvtwst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdxvn8s1rtv9c9yrjwntv5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdirm5omxd1nebj-1s2r5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdv-urhoqm628itixyezduv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId_snjemlet2wh14v883_xf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdy_g-2yhejddclrrek6lso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdh9wbjebiacbq9dptoo9qo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId52zy0j2mxthnnwflglftw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdfu_nuebydvrmvcy39uq9l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId0ek2dwvpm9uyy_wvr-faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdxoakq0iydtdxkun21jbyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdgxzqwf0eysven42cn7eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdqenmzneie8schjmzald8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId7qunkr3fw7auh_qr2dklb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdbfvedj2kvjmv3i3ok36db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdgsubncrtqjdl5zcpeozet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdb2higr33by5jlw34xq9o2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId2v_bnz_jpwb6yzc9k2scf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdqk1-hpdcrdqdqpk-8wjrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdk1ovnlscvnbmanjqsnwvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdstbkgfi3o5feyk1as0m-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId__9c54rcuqhtiaismuqqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 5402 20 000 1: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>