--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">5806 31 000 0 — Ткани прочие: из хлопчатобумажной пряжи</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmza7n0tfpfvpbulsizjk9">
+            <w:hyperlink w:history="1" r:id="rId9yuhouykenaynn79hzbm8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyn0ct6firfqt-viohf4su">
+            <w:hyperlink w:history="1" r:id="rIdeogik7iikbxv7oko-auxi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -462,51 +462,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjxh43sgzla78c7zmxofvn">
+            <w:hyperlink w:history="1" r:id="rIdr21w5a04igjsdmuhuphtu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -644,51 +644,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrhriswjgzzzdtupacyynb">
+            <w:hyperlink w:history="1" r:id="rIdwntpcwjuz-nhatf-man4z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -800,51 +800,51 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• № 102 от 13.06.2018: Текстильная полиэстеровая лента</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwbktakmxd1tbjr0fhmike">
+            <w:hyperlink w:history="1" r:id="rId0yplido48jx9mog4p3nps">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 102 от 13.06.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации текстильной полиэстеровой ленты в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -946,72 +946,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8cjoit9hibpxcb6xxfjjl">
+            <w:hyperlink w:history="1" r:id="rIdh49c87vsjkmdoar4pxzrr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde02zfjxjxf1vwke05ezho">
+            <w:hyperlink w:history="1" r:id="rIdwmpp1pur-daarnbgo2y16">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1046,153 +1046,153 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn9loi3ujjxqav7wqtjoyb">
+            <w:hyperlink w:history="1" r:id="rIdghgvhosbgaduof1nqkep9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIda3vmdyp9_aao-dwd-m3dm">
+            <w:hyperlink w:history="1" r:id="rId2hpkk4j39jlnpj_jie7es">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 122 от 06.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Республики Сербии и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdejl3qwreqyyxokx823yxi">
+            <w:hyperlink w:history="1" r:id="rIdy5gcwev2aaavwv6ruk8wz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 41 от 23.06.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnfwxeygc7g8g53kgs4u7v">
+            <w:hyperlink w:history="1" r:id="rIdeeb1oknd66tppvnbvs0ia">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 40 от 16.05.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1652,51 +1652,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmza7n0tfpfvpbulsizjk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdyn0ct6firfqt-viohf4su" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdjxh43sgzla78c7zmxofvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdrhriswjgzzzdtupacyynb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdwbktakmxd1tbjr0fhmike" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3733/" TargetMode="External"/><Relationship Id="rId8cjoit9hibpxcb6xxfjjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIde02zfjxjxf1vwke05ezho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdn9loi3ujjxqav7wqtjoyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIda3vmdyp9_aao-dwd-m3dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5367/" TargetMode="External"/><Relationship Id="rIdejl3qwreqyyxokx823yxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/3082/" TargetMode="External"/><Relationship Id="rIdnfwxeygc7g8g53kgs4u7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9yuhouykenaynn79hzbm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdeogik7iikbxv7oko-auxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdr21w5a04igjsdmuhuphtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdwntpcwjuz-nhatf-man4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rId0yplido48jx9mog4p3nps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3733/" TargetMode="External"/><Relationship Id="rIdh49c87vsjkmdoar4pxzrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdwmpp1pur-daarnbgo2y16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdghgvhosbgaduof1nqkep9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId2hpkk4j39jlnpj_jie7es" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5367/" TargetMode="External"/><Relationship Id="rIdy5gcwev2aaavwv6ruk8wz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/3082/" TargetMode="External"/><Relationship Id="rIdeeb1oknd66tppvnbvs0ia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/306/2289/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 5806 31 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>