--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">6909 19 000 9 — Изделия керамические для лабораторных, химических или других технических целей: прочие: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkcv-jnzcq41q_oskx2bsm">
+            <w:hyperlink w:history="1" r:id="rIddshsza640-pub0ktkzq8q">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId17swtjwx_kyglmfa8i4bf">
+            <w:hyperlink w:history="1" r:id="rIdklthaspuxij9mj0l966nj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfhgxcbciidjzs9md_pfe3">
+            <w:hyperlink w:history="1" r:id="rIdws2-fdqs7kashukluf7g-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.1.1.1 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -536,51 +536,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdl8dpgjbghwkjcd8amj8xa">
+            <w:hyperlink w:history="1" r:id="rIdokprasluapjtpyu8v0zxj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -724,51 +724,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1286, пункт 2.1.1.1 (также в разделе «материалы»): Тигли, имеющие обе следующие характеристики: 1) объем от 150 куб. см (150 мл) до 8000 куб. см (8 л); и 2) изготовленные из следующих материалов или комбинации этих материалов, имеющих абсолютную величину загрязнения по весу 2 процента или менее, или облицованные ими: а) фторида кальция (CaF 2 ); б)…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqvy6d8wz65pkrzfzpc0c_">
+            <w:hyperlink w:history="1" r:id="rId18ipxqcfllv22jn-h3wvw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -977,85 +977,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyuk3m-s_ndpsg3nxni7i5">
+            <w:hyperlink w:history="1" r:id="rIdxqcgixloymfb27lxgjstr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.1.1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnbt0dybn2ureirwnkfack">
+            <w:hyperlink w:history="1" r:id="rIdlrprpukexm7nnyqtzqoug">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 2.1.1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1088,72 +1088,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdr-wxc0mzjymccnd7ze6p0">
+            <w:hyperlink w:history="1" r:id="rIddudrebygkjc7kt2nkrr-m">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7v3kj7vr0acxuambl32rj">
+            <w:hyperlink w:history="1" r:id="rId9mjgyzp0yovmj-c9wiesr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1605,51 +1605,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkcv-jnzcq41q_oskx2bsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId17swtjwx_kyglmfa8i4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdfhgxcbciidjzs9md_pfe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdl8dpgjbghwkjcd8amj8xa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdqvy6d8wz65pkrzfzpc0c_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdyuk3m-s_ndpsg3nxni7i5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdnbt0dybn2ureirwnkfack" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdr-wxc0mzjymccnd7ze6p0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId7v3kj7vr0acxuambl32rj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddshsza640-pub0ktkzq8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdklthaspuxij9mj0l966nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdws2-fdqs7kashukluf7g-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdokprasluapjtpyu8v0zxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId18ipxqcfllv22jn-h3wvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdxqcgixloymfb27lxgjstr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdlrprpukexm7nnyqtzqoug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIddudrebygkjc7kt2nkrr-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId9mjgyzp0yovmj-c9wiesr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 6909 19 000 9: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>