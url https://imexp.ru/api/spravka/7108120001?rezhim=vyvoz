--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -49,51 +49,51 @@
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Код ТН ВЭД ЕАЭС 7108 12 000 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="5B6472"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сведения на 30.10.2026</w:t>
+        <w:t xml:space="preserve">Сведения на 31.10.2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="10204"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:left w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:bottom w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:right w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:insideH w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:insideV w:val="single" w:color="C9CFD8" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2600"/>
         <w:gridCol w:w="7604"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">7108 12 000 1 — Немонетарное: в прочих необработанных формах: в слитках с содержанием не менее 995 частей золота на 1000 частей сплава</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdom7bd6qyxqwjufbitsjbk">
+            <w:hyperlink w:history="1" r:id="rIdx928jmosz8blpvmztxwes">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">г</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-akkojage-9vafxnrfapu">
+            <w:hyperlink w:history="1" r:id="rIdb1utyrqseydciutgsyzte">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,99 +349,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4mthpxg9ktnwegrn-avpd">
+            <w:hyperlink w:history="1" r:id="rIddusdnctiqkghontjxrfkk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.10 (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Стратегически важный товар — Постановление Правительства РФ № 923, пункт 2 (драгоценные металлы) (за контрабанду в крупном размере отвечают по статье 226.1 УК РФ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Товар из перечня к статье 194 УК РФ — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmm8wdag8xov4kjuo8o_ye">
+            <w:hyperlink w:history="1" r:id="rIdgqxo4rksp_kpwqmjx6koh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Распоряжение Правительства РФ № 1568-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 14 (драгоценные металлы, их отходы и лом) (крупный размер неуплаты таможенных платежей считается по правилам статьи для этого перечня)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -484,119 +484,119 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdn96fc0eb17mwr_mibmaon">
+            <w:hyperlink w:history="1" r:id="rIdon1360hi7upmaf244lqod">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXVI (золото)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdb9idewzbcn5xem0zx9yfj">
+            <w:hyperlink w:history="1" r:id="rIdd1o5lc66qkzex9rg-1_m2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3G (золото)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• США: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsn1kshp4671muqmluitsq">
+            <w:hyperlink w:history="1" r:id="rId220tfai38ygyth60fok_g">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Указ Президента США № 14068</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (золото)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -739,51 +739,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvdy51xlunwqdcom3miqop">
+            <w:hyperlink w:history="1" r:id="rIdwnnj1uw_mju-r6l4hwwgz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -874,51 +874,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Драгоценные металлы и сырьевые товары, содержащие драгоценные металлы (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdou8ztxbj4ifhxw5b7dujc">
+            <w:hyperlink w:history="1" r:id="rIdk8ftognumzb_bd_p9ay0_">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -948,51 +948,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeffkbaagthgxgzz-5qbfb">
+            <w:hyperlink w:history="1" r:id="rIdbbnbvjayo9p6dsjvo0igl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1200,51 +1200,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdetusxdisjm1e7r-sf-wes">
+            <w:hyperlink w:history="1" r:id="rIdzq34eldadkni9vg9pbvp7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
@@ -1263,72 +1263,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcfzqmuzjpecjxpdyfut9z">
+            <w:hyperlink w:history="1" r:id="rIdutz_medf_gaiduf3qwrar">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkdxfcmtojjcujjgv0ppz2">
+            <w:hyperlink w:history="1" r:id="rIdjwepibhjrgnjuldvbfnyq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1363,187 +1363,187 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeutx8qxa9a7uhmdgq0fem">
+            <w:hyperlink w:history="1" r:id="rIdlkuv76hzg1doj0gbgaj2h">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgl3vsa5idsehb-soglv_1">
+            <w:hyperlink w:history="1" r:id="rIdhlldlypdjqltazgqol40l">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 137 от 27.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого… (вступило в силу 01.01.2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdblckdsd_dezy0c117lsqb">
+            <w:hyperlink w:history="1" r:id="rIdtzdge7tdsxlrjjsytmsab">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 62 от 28.04.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об утверждении перечня товаров и ставок, в отношении которых в течение переходного периода Республикой Армения применяются ставки ввозных таможенных пошлин, отличные от ставок Единого таможенного… (вступило в силу 12.06.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbizkf7s4dnz3agus1tpn2">
+            <w:hyperlink w:history="1" r:id="rId_htfkieyqljq1wqos86bz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 44 от 11.05.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw6yagmxa9vss2-2uu4d15">
+            <w:hyperlink w:history="1" r:id="rIdb70x2pq9lnrx4pvuj9dc-">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №26 от 29.03.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 30.04.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1573,51 +1573,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcknh8ejegvr4fjcd1k23g">
+            <w:hyperlink w:history="1" r:id="rIdsevjjtyzaongq-ie0taz8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 37 от 17.03.2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в некоторые решения Комиссии Таможенного союза и об утверждении перечней товаров, ввозимых на таможенную территорию Евразийского экономического союза в целях реализации мер,… (вступило в силу 28.03.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2077,51 +2077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdom7bd6qyxqwjufbitsjbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId-akkojage-9vafxnrfapu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId4mthpxg9ktnwegrn-avpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdmm8wdag8xov4kjuo8o_ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdn96fc0eb17mwr_mibmaon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdb9idewzbcn5xem0zx9yfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdsn1kshp4671muqmluitsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05554/prohibiting-certain-imports-exports-and-new-investment-with-respect-to-continued-russian-federation" TargetMode="External"/><Relationship Id="rIdvdy51xlunwqdcom3miqop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdou8ztxbj4ifhxw5b7dujc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdeffkbaagthgxgzz-5qbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdetusxdisjm1e7r-sf-wes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdcfzqmuzjpecjxpdyfut9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdkdxfcmtojjcujjgv0ppz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdeutx8qxa9a7uhmdgq0fem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdgl3vsa5idsehb-soglv_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5411/" TargetMode="External"/><Relationship Id="rIdblckdsd_dezy0c117lsqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rIdbizkf7s4dnz3agus1tpn2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/2949/" TargetMode="External"/><Relationship Id="rIdw6yagmxa9vss2-2uu4d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdcknh8ejegvr4fjcd1k23g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx928jmosz8blpvmztxwes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdb1utyrqseydciutgsyzte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIddusdnctiqkghontjxrfkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdgqxo4rksp_kpwqmjx6koh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdon1360hi7upmaf244lqod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdd1o5lc66qkzex9rg-1_m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId220tfai38ygyth60fok_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05554/prohibiting-certain-imports-exports-and-new-investment-with-respect-to-continued-russian-federation" TargetMode="External"/><Relationship Id="rIdwnnj1uw_mju-r6l4hwwgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdk8ftognumzb_bd_p9ay0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdbbnbvjayo9p6dsjvo0igl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdzq34eldadkni9vg9pbvp7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdutz_medf_gaiduf3qwrar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdjwepibhjrgnjuldvbfnyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdlkuv76hzg1doj0gbgaj2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdhlldlypdjqltazgqol40l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5411/" TargetMode="External"/><Relationship Id="rIdtzdge7tdsxlrjjsytmsab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5125/" TargetMode="External"/><Relationship Id="rId_htfkieyqljq1wqos86bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/2949/" TargetMode="External"/><Relationship Id="rIdb70x2pq9lnrx4pvuj9dc-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdsevjjtyzaongq-ie0taz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/401/6508/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 7108 12 000 1: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>