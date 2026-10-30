--- v0 (2026-10-30)
+++ v1 (2026-10-30)
@@ -49,51 +49,51 @@
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Код ТН ВЭД ЕАЭС 7208 51 200 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="5B6472"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сведения на 30.10.2026</w:t>
+        <w:t xml:space="preserve">Сведения на 31.10.2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="10204"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:left w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:bottom w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:right w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:insideH w:val="single" w:color="C9CFD8" w:sz="4"/>
           <w:insideV w:val="single" w:color="C9CFD8" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2600"/>
         <w:gridCol w:w="7604"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">7208 51 200 9 — Не в рулонах, без дальнейшей обработки, кроме горячей прокатки, прочий: толщиной более 10 мм: толщиной более 15 мм: прочий</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqnkuq4xaqcgbfhcorvysk">
+            <w:hyperlink w:history="1" r:id="rIdnrl218-cxepahlyilej2s">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbrrr9aen4hh3p6yhqdujr">
+            <w:hyperlink w:history="1" r:id="rIdenwo0jgjdw7qp1dn9mju4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,51 +349,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdobfn21jjuvzftkzfzfewz">
+            <w:hyperlink w:history="1" r:id="rIdmhuvimhft7dprjtovac0l">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -436,85 +436,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdiaw-vsfv4jsvsfdrxifoh">
+            <w:hyperlink w:history="1" r:id="rIdorss_lah53dx-es55s8w7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XVII (чёрные металлы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddqikhm1g5n9iq5ccdpvpe">
+            <w:hyperlink w:history="1" r:id="rId_iwtt5ao5ltap305wfdys">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3B (чёрные металлы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -657,51 +657,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdi-fpdrysl05sgdv-izc-e">
+            <w:hyperlink w:history="1" r:id="rIdqisgt_o1tikvh3om3cbdq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -792,51 +792,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Прокат горячекатаный из углеродистых и легированных сталей в листах и рулонах, в отношении которых принято решение об установлении специальной квоты в качестве специальной защитной меры и о выдаче лицензии</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxghpnd2celjkulkzsawng">
+            <w:hyperlink w:history="1" r:id="rIdirn5e1ethtl3dg3htye6u">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -866,51 +866,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfqcybzddygfjwqpjtgjwj">
+            <w:hyperlink w:history="1" r:id="rIdpdaeenwvzz7ryo0m5sxod">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1118,51 +1118,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcjxlnpfomljzzjpb7olyf">
+            <w:hyperlink w:history="1" r:id="rIdvxuqdvkc0m6_vmidzwxvc">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
@@ -1181,72 +1181,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjmt2nxpxsa7vnhjkvdl4f">
+            <w:hyperlink w:history="1" r:id="rIdcscmpfev1cpnfgjjsqpqn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkhkrguulvoiqhdd4g9dz0">
+            <w:hyperlink w:history="1" r:id="rIdebn2u0dolsye_9lgsdckt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1281,85 +1281,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmjgtfihkaag_stfwxrkj7">
+            <w:hyperlink w:history="1" r:id="rIdb5lprhxqnbbjrupy7btqz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 177 от 08.10.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Решение Коллегии Евразийской экономической комиссии от 6 августа 2019 г. № 137 (вступило в силу 10.11.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdndcm2mwt4fh7pa47cb8yz">
+            <w:hyperlink w:history="1" r:id="rIdn-k7mv0sb-b_-fikqlnay">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 137 от 06.08.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении специальной защитной меры посредством введения специальной квоты в отношении горячекатаного проката, ввозимого на таможенную территорию Евразийского экономического союза, и внесении… (вступило в силу 07.09.2019)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1819,51 +1819,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqnkuq4xaqcgbfhcorvysk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdbrrr9aen4hh3p6yhqdujr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdobfn21jjuvzftkzfzfewz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdiaw-vsfv4jsvsfdrxifoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIddqikhm1g5n9iq5ccdpvpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdi-fpdrysl05sgdv-izc-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdxghpnd2celjkulkzsawng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdfqcybzddygfjwqpjtgjwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdcjxlnpfomljzzjpb7olyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdjmt2nxpxsa7vnhjkvdl4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdkhkrguulvoiqhdd4g9dz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdmjgtfihkaag_stfwxrkj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4727/" TargetMode="External"/><Relationship Id="rIdndcm2mwt4fh7pa47cb8yz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4581/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnrl218-cxepahlyilej2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdenwo0jgjdw7qp1dn9mju4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdmhuvimhft7dprjtovac0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdorss_lah53dx-es55s8w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId_iwtt5ao5ltap305wfdys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdqisgt_o1tikvh3om3cbdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdirn5e1ethtl3dg3htye6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdpdaeenwvzz7ryo0m5sxod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdvxuqdvkc0m6_vmidzwxvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdcscmpfev1cpnfgjjsqpqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdebn2u0dolsye_9lgsdckt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdb5lprhxqnbbjrupy7btqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4727/" TargetMode="External"/><Relationship Id="rIdn-k7mv0sb-b_-fikqlnay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/335/4581/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 7208 51 200 9: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>