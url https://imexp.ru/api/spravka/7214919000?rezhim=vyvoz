--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">7214 91 900 0 — Прочие: прямоугольного (кроме квадратного) поперечного сечения: содержащие 0,25 мас.% или более углерода</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdl2prc3fv8z66bgfx1ue4j">
+            <w:hyperlink w:history="1" r:id="rIdogwly1usgjo12tq_iyq9t">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsjivdjwcfldqbmsv3uvgp">
+            <w:hyperlink w:history="1" r:id="rIdwrgaer5g_kyoyc-u1y3gy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -362,85 +362,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_h7ktrzzsfarz_3l7ntbj">
+            <w:hyperlink w:history="1" r:id="rIdadk6ue-n-7dpkln8vgbuh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XVII (чёрные металлы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyucjfzrai6ehgnbzuqgbc">
+            <w:hyperlink w:history="1" r:id="rId03_xyizvp73zxswsckw7t">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3B (чёрные металлы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -583,51 +583,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId69zsc2uavofll2vtqyjc8">
+            <w:hyperlink w:history="1" r:id="rId3xjmnusvylzjewlvjgaae">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -765,51 +765,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrsg7se_xt-1r2rs3oig1e">
+            <w:hyperlink w:history="1" r:id="rIdu5-x3hxoe5_zcddkatgsg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1031,72 +1031,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdydaiw6jys3pkgi5tkcppv">
+            <w:hyperlink w:history="1" r:id="rId3ecikgu1rcg39nibiolii">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwloosaqbyecsrm1dazpo3">
+            <w:hyperlink w:history="1" r:id="rIdsq8hq7tkmrk0bop2cq2xb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1131,51 +1131,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddeaq_-_hdiuke5ynfsnzt">
+            <w:hyperlink w:history="1" r:id="rIdtfh9v7g5zml2ikrys0tou">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1635,51 +1635,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl2prc3fv8z66bgfx1ue4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdsjivdjwcfldqbmsv3uvgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId_h7ktrzzsfarz_3l7ntbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdyucjfzrai6ehgnbzuqgbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId69zsc2uavofll2vtqyjc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdrsg7se_xt-1r2rs3oig1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdydaiw6jys3pkgi5tkcppv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdwloosaqbyecsrm1dazpo3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIddeaq_-_hdiuke5ynfsnzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdogwly1usgjo12tq_iyq9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdwrgaer5g_kyoyc-u1y3gy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdadk6ue-n-7dpkln8vgbuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId03_xyizvp73zxswsckw7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId3xjmnusvylzjewlvjgaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdu5-x3hxoe5_zcddkatgsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rId3ecikgu1rcg39nibiolii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdsq8hq7tkmrk0bop2cq2xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdtfh9v7g5zml2ikrys0tou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 7214 91 900 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>