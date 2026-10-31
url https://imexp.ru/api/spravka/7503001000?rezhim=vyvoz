--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">7503 00 100 0 — Из никеля нелегированного</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdglck65fljwfov_hzi8rfv">
+            <w:hyperlink w:history="1" r:id="rId3jbzp85s2mqeydj_vx4jd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbsuogcq6rld5laa1gds_k">
+            <w:hyperlink w:history="1" r:id="rIdllc-omadvz7xyfawyfejk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,125 +349,125 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv_dm80i3gvlhi0-cfabes">
+            <w:hyperlink w:history="1" r:id="rIddxd2tnpfi7w1fqiwb24oa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.3 (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Вывозная таможенная пошлина — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6w4gwxpzehsb1jadk6kna">
+            <w:hyperlink w:history="1" r:id="rIdvk2edrij4dwfgk6gpjttt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 27.11.2021 № 2068</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Стратегически важный товар — Постановление Правительства РФ № 923, пункт 3 (чёрные и цветные металлы, их отходы и лом, части локомотивов и подвижного состава) (за контрабанду в крупном размере отвечают по статье 226.1 УК РФ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Товар из перечня к статье 194 УК РФ — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnm9tqkb5ueqw1-z6p1tir">
+            <w:hyperlink w:history="1" r:id="rIdtto---l7qo6hvh7aqt5oy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Распоряжение Правительства РФ № 1568-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 17 (цветные металлы и изделия из них) (крупный размер неуплаты таможенных платежей считается по правилам статьи для этого перечня)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -510,85 +510,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjrqmum_z3p164vhec6zk2">
+            <w:hyperlink w:history="1" r:id="rIdfxtn3etzvmtub1wqhdf8x">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcvbw5i2zfwt6nwvagsbpx">
+            <w:hyperlink w:history="1" r:id="rIdtg9_p4vxa-icxwpdphime">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3BA (цветные металлы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -623,51 +623,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 7503 00 100 0 (из никеля нелегированного): 10%, но не менее 240 евро за 1000 кг</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdht_imilp8lemhh-umri2y">
+            <w:hyperlink w:history="1" r:id="rId2xpzkxcezktrga1ivx5zr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 27.11.2021 № 2068</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -805,51 +805,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 5 500 000 до 7 000 000 ₽ — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 7 000 000 ₽ — 30 000 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdsccdxqjyppvusxzrvkwr0">
+            <w:hyperlink w:history="1" r:id="rIdlh_z9ulshx1ckoqmuot9f">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -940,51 +940,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ввоз и вывоз: разрешительный порядок (лицензия, заключение или нотификация по положению о разделе) — Опасные отходы (касается части товаров кода)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjscqpegbcopu7wmbtupst">
+            <w:hyperlink w:history="1" r:id="rIdirdklozist2qi8x0a-s1p">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 21.04.2015 № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1014,51 +1014,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdw6cyk0sr-pbqcqkyd5xad">
+            <w:hyperlink w:history="1" r:id="rIdeyarcmzctvawcnbme2ebo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1266,51 +1266,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvygivarkq3zkvif62svxm">
+            <w:hyperlink w:history="1" r:id="rIdx3y0juahoe6ru5jwjddhz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 30</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, раздел 2.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
@@ -1343,72 +1343,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 3050 — Вывозная таможенная пошлина на товары, в отношении которых не установлен отдельный код вида вывозной таможенной пошлины · если для вида пошлины не установлен отдельный код</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzc8x3rn8-ualravv_o-s_">
+            <w:hyperlink w:history="1" r:id="rIdhu0rhqcqolgqjhec7e83v">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkmdnvycienbwslsf8tli_">
+            <w:hyperlink w:history="1" r:id="rIdo-ra6hxpnti07elwztwcy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1875,51 +1875,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdglck65fljwfov_hzi8rfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdbsuogcq6rld5laa1gds_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdv_dm80i3gvlhi0-cfabes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rId6w4gwxpzehsb1jadk6kna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202111300029" TargetMode="External"/><Relationship Id="rIdnm9tqkb5ueqw1-z6p1tir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdjrqmum_z3p164vhec6zk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdcvbw5i2zfwt6nwvagsbpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdht_imilp8lemhh-umri2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202111300029" TargetMode="External"/><Relationship Id="rIdsccdxqjyppvusxzrvkwr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdjscqpegbcopu7wmbtupst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdw6cyk0sr-pbqcqkyd5xad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdvygivarkq3zkvif62svxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdzc8x3rn8-ualravv_o-s_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdkmdnvycienbwslsf8tli_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3jbzp85s2mqeydj_vx4jd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdllc-omadvz7xyfawyfejk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIddxd2tnpfi7w1fqiwb24oa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdvk2edrij4dwfgk6gpjttt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202111300029" TargetMode="External"/><Relationship Id="rIdtto---l7qo6hvh7aqt5oy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdfxtn3etzvmtub1wqhdf8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdtg9_p4vxa-icxwpdphime" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId2xpzkxcezktrga1ivx5zr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202111300029" TargetMode="External"/><Relationship Id="rIdlh_z9ulshx1ckoqmuot9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdirdklozist2qi8x0a-s1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdeyarcmzctvawcnbme2ebo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdx3y0juahoe6ru5jwjddhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/292/1553/" TargetMode="External"/><Relationship Id="rIdhu0rhqcqolgqjhec7e83v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdo-ra6hxpnti07elwztwcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 7503 00 100 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>