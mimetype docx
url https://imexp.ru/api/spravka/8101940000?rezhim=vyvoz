--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8101 94 000 0 — Прочие: вольфрам необработанный, включая прутки, изготовленные простым спеканием</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsgqpqkbms-r8rcsuf8yng">
+            <w:hyperlink w:history="1" r:id="rIdeiy2zfzqsqepiokunuir0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdghkelul7e6x_3p0uwff6u">
+            <w:hyperlink w:history="1" r:id="rIdticp6smdwsu4rd7kqvi50">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,133 +349,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbw7bgcmamp0yvopq_p-v5">
+            <w:hyperlink w:history="1" r:id="rIdqso5a2dhdzx9yezmyfrx5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.4 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbbqosblqxzxgizgyr-x4w">
+            <w:hyperlink w:history="1" r:id="rIdkclldtujqxnk_ntlrsfme">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 8.3.7.3 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Стратегически важный товар — Постановление Правительства РФ № 923, пункт 3 (чёрные и цветные металлы, их отходы и лом, части локомотивов и подвижного состава) (за контрабанду в крупном размере отвечают по статье 226.1 УК РФ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Товар из перечня к статье 194 УК РФ — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4wglppulax7udnp3rmrcw">
+            <w:hyperlink w:history="1" r:id="rIdmyw2len_krw4rvdmb6whs">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Распоряжение Правительства РФ № 1568-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 17 (цветные металлы и изделия из них) (крупный размер неуплаты таможенных платежей считается по правилам статьи для этого перечня)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -518,51 +518,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdp0ig_hdkwoatlaanvcyxe">
+            <w:hyperlink w:history="1" r:id="rIdfskr2xbwmpft3hmjcdkde">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3BA (цветные металлы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -705,51 +705,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdimwdpammggvr8eoec4rmb">
+            <w:hyperlink w:history="1" r:id="rIdc8bi4hujr30balx1cvfbd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -888,111 +888,111 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzypco58fl1eicxy7r4i-i">
+            <w:hyperlink w:history="1" r:id="rIdf9hzanvqqko-3yisaefwv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.4: Урано-титановые сплавы или вольфрамовые сплавы с матрицей на основе железа, никеля или меди, имеющие все следующие характеристики:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1288, пункт 8.3.7.3 (также в разделе «конструкционные материалы»): Вольфрам в виде монолитного материала, имеющего все следующее: а) любую из следующих структур: вольфрам и сплавы с содержанием вольфрама 97 процентов по весу или более; пористый вольфрам, пропитанный медью, с содержанием вольфрама 80 процентов по весу или более; или пористый вольфрам, пропитанный…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw6uk2z18mi950qjyhpcxj">
+            <w:hyperlink w:history="1" r:id="rIdquhd-x24o4jlveivd9y4e">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzbinvcsrxxjybkba5et9-">
+            <w:hyperlink w:history="1" r:id="rId_68j_36-9-gemqiuokcrv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1201,125 +1201,125 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdra7gyxeamwy13ufmna-vc">
+            <w:hyperlink w:history="1" r:id="rIde_bfz3hpaqaeuhshnwem3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.4; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvv_hkhwdqvqcfkjovegrj">
+            <w:hyperlink w:history="1" r:id="rId-sjcnyikdh8mcvzs9mdaw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 8.3.7.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdegdivf5wfbf_sfjfutbtv">
+            <w:hyperlink w:history="1" r:id="rIdhqwci0kwduoty2wdazufa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.4; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsu-bn1aen9turmzg1we9c">
+            <w:hyperlink w:history="1" r:id="rIdjvrpknanevez0v1vdp068">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1288</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 8.3.7.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1352,72 +1352,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdau8ypxtomvzcsnfxnbmey">
+            <w:hyperlink w:history="1" r:id="rIddcrrujrtfl0lwrb9u0oxp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaqdrcjqreli2klmgykjai">
+            <w:hyperlink w:history="1" r:id="rIdvf2qaecmyqth9hzfh0opf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1452,289 +1452,289 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdktppm-xihjxhtjxi-w8qu">
+            <w:hyperlink w:history="1" r:id="rIdiinhjzkczfbima84n3v8c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdx7rdbkfw2safzgtnoa4e8">
+            <w:hyperlink w:history="1" r:id="rId_lzmzfj99dmpnlbbsvvyq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 99 от 05.10.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm3vcneq9opahszilde9w8">
+            <w:hyperlink w:history="1" r:id="rIdmvz5snrsu203ugyq9eqbn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 95 от 30.10.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.12.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqsp9ybw58d0_9r0pfkpow">
+            <w:hyperlink w:history="1" r:id="rIdxuna23olkdxwytwxzuam7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 109 от 19.12.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 03.01.2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdecs-12rvr1bvgcs3yfgon">
+            <w:hyperlink w:history="1" r:id="rIdqvc-5-27fnva_qecuplkv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 44 от 29.04.2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 16.05.2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgypb6edsj4vz7do6rzjvi">
+            <w:hyperlink w:history="1" r:id="rIdv8qvn2z0kcynlnphjqcd4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 18 от 26.01.2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3lgbg_t1_ogsbb-9r0hft">
+            <w:hyperlink w:history="1" r:id="rIdg19ksd9qrdxrsbqvxknfp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 8 от 13.01.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О перечне товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза предоставляются… (вступило в силу 28.08.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5xtui0urdxh4lgclv9o12">
+            <w:hyperlink w:history="1" r:id="rIdmtab6hto4duhvil1-fyat">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 36 от 19.04.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Социалистической Республики Вьетнам и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2194,51 +2194,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsgqpqkbms-r8rcsuf8yng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdghkelul7e6x_3p0uwff6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdbw7bgcmamp0yvopq_p-v5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdbbqosblqxzxgizgyr-x4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rId4wglppulax7udnp3rmrcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdp0ig_hdkwoatlaanvcyxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdimwdpammggvr8eoec4rmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdzypco58fl1eicxy7r4i-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdw6uk2z18mi950qjyhpcxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdzbinvcsrxxjybkba5et9-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdra7gyxeamwy13ufmna-vc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdvv_hkhwdqvqcfkjovegrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdegdivf5wfbf_sfjfutbtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdsu-bn1aen9turmzg1we9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdau8ypxtomvzcsnfxnbmey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdaqdrcjqreli2klmgykjai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdktppm-xihjxhtjxi-w8qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdx7rdbkfw2safzgtnoa4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdm3vcneq9opahszilde9w8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdqsp9ybw58d0_9r0pfkpow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdecs-12rvr1bvgcs3yfgon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdgypb6edsj4vz7do6rzjvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rId3lgbg_t1_ogsbb-9r0hft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rId5xtui0urdxh4lgclv9o12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeiy2zfzqsqepiokunuir0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdticp6smdwsu4rd7kqvi50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdqso5a2dhdzx9yezmyfrx5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdkclldtujqxnk_ntlrsfme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdmyw2len_krw4rvdmb6whs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdfskr2xbwmpft3hmjcdkde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdc8bi4hujr30balx1cvfbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdf9hzanvqqko-3yisaefwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdquhd-x24o4jlveivd9y4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId_68j_36-9-gemqiuokcrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIde_bfz3hpaqaeuhshnwem3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId-sjcnyikdh8mcvzs9mdaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIdhqwci0kwduoty2wdazufa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdjvrpknanevez0v1vdp068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190036" TargetMode="External"/><Relationship Id="rIddcrrujrtfl0lwrb9u0oxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdvf2qaecmyqth9hzfh0opf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdiinhjzkczfbima84n3v8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId_lzmzfj99dmpnlbbsvvyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdmvz5snrsu203ugyq9eqbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/248/5450/" TargetMode="External"/><Relationship Id="rIdxuna23olkdxwytwxzuam7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4871/" TargetMode="External"/><Relationship Id="rIdqvc-5-27fnva_qecuplkv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/338/4375/" TargetMode="External"/><Relationship Id="rIdv8qvn2z0kcynlnphjqcd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/326/3552/" TargetMode="External"/><Relationship Id="rIdg19ksd9qrdxrsbqvxknfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/317/2804/" TargetMode="External"/><Relationship Id="rIdmtab6hto4duhvil1-fyat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8101 94 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>