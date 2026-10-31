--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -176,51 +176,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8109 29 000 0 — Цирконий необработанный; порошки: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0bsmlca2lz_p4iik1cgpo">
+            <w:hyperlink w:history="1" r:id="rId0ujf5uxv1c6e923tplht9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -255,51 +255,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdz57iwweo83tpghh-jewft">
+            <w:hyperlink w:history="1" r:id="rIdlkiogit7kfcc0c2reyfwv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -321,99 +321,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjxsibpu7rikcn2ayiuj_o">
+            <w:hyperlink w:history="1" r:id="rIdjzrhf7xy8trnwhz_7gdta">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Стратегически важный товар — Постановление Правительства РФ № 923, пункт 3 (чёрные и цветные металлы, их отходы и лом, части локомотивов и подвижного состава) (за контрабанду в крупном размере отвечают по статье 226.1 УК РФ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Товар из перечня к статье 194 УК РФ — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIda9jmsxqmxum8_d_afyxfv">
+            <w:hyperlink w:history="1" r:id="rIdqncuhtnfl0pwsam6ke4vk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Распоряжение Правительства РФ № 1568-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 17 (цветные металлы и изделия из них) (крупный размер неуплаты таможенных платежей считается по правилам статьи для этого перечня)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -456,51 +456,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-ukknjwahqvuwtqkqybo5">
+            <w:hyperlink w:history="1" r:id="rIdeoitcg9nwr6s7joyloaa5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3BA (цветные металлы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -643,51 +643,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdm2nwl95pmm0pxzsnh5w00">
+            <w:hyperlink w:history="1" r:id="rIdcjbomdopudlfxjs2oowse">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -826,76 +826,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5qlhzps2ekqkx_vr5zm0c">
+            <w:hyperlink w:history="1" r:id="rIdna_edcmbhwjsohtfllb3_">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1: Металлы в виде частиц с размерами менее 60 мкм сферической, пылевидной, сфероидальной форм, чешуйчатые или измельченные, изготовленные из материала, содержащего 99 процентов или более циркония, магния или их сплавов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdx_6vs0dyp_bu-zbxwm2o1">
+            <w:hyperlink w:history="1" r:id="rIdhhga3kf_00832xk1yhbgt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1104,85 +1104,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdiui9asuqqwqy6naqo1nmr">
+            <w:hyperlink w:history="1" r:id="rIdww6xdpxs5tnlpynzkpxzl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbansmt4mqg-rdlfpq5c-l">
+            <w:hyperlink w:history="1" r:id="rIdxjcrct2yrnldskltpriqp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1215,72 +1215,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvcaix_v_8k-eyu-01844c">
+            <w:hyperlink w:history="1" r:id="rIddqpilfmk0yzwyubwg_ja7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvicggqe1cbdaafmioeiv9">
+            <w:hyperlink w:history="1" r:id="rIdnj2auzyofo0l-v6zsaqgh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1315,119 +1315,119 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2dd5ohxo34rf40lvo9sh0">
+            <w:hyperlink w:history="1" r:id="rId_xvkn-czbswk4vfkjskc3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcpby8uff6c3ktjow5m1wv">
+            <w:hyperlink w:history="1" r:id="rIdvhuxbpa5c-94tgz5ietbx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 99 от 05.10.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdafwub1mu7gdi8cnohyzxl">
+            <w:hyperlink w:history="1" r:id="rIduu9hngkou4fvpc55e_www">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 83 от 14.09.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1887,51 +1887,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0bsmlca2lz_p4iik1cgpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdz57iwweo83tpghh-jewft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdjxsibpu7rikcn2ayiuj_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIda9jmsxqmxum8_d_afyxfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rId-ukknjwahqvuwtqkqybo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdm2nwl95pmm0pxzsnh5w00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId5qlhzps2ekqkx_vr5zm0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdx_6vs0dyp_bu-zbxwm2o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdiui9asuqqwqy6naqo1nmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdbansmt4mqg-rdlfpq5c-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdvcaix_v_8k-eyu-01844c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdvicggqe1cbdaafmioeiv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId2dd5ohxo34rf40lvo9sh0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdcpby8uff6c3ktjow5m1wv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdafwub1mu7gdi8cnohyzxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ujf5uxv1c6e923tplht9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdlkiogit7kfcc0c2reyfwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdjzrhf7xy8trnwhz_7gdta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdqncuhtnfl0pwsam6ke4vk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdeoitcg9nwr6s7joyloaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdcjbomdopudlfxjs2oowse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdna_edcmbhwjsohtfllb3_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdhhga3kf_00832xk1yhbgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdww6xdpxs5tnlpynzkpxzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdxjcrct2yrnldskltpriqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIddqpilfmk0yzwyubwg_ja7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdnj2auzyofo0l-v6zsaqgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId_xvkn-czbswk4vfkjskc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdvhuxbpa5c-94tgz5ietbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIduu9hngkou4fvpc55e_www" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8109 29 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>