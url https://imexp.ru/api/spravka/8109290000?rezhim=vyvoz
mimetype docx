--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -176,51 +176,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8109 29 000 0 — Цирконий необработанный; порошки: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId0ujf5uxv1c6e923tplht9">
+            <w:hyperlink w:history="1" r:id="rIdihlybnfboxmgzqvse6_l9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -255,51 +255,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlkiogit7kfcc0c2reyfwv">
+            <w:hyperlink w:history="1" r:id="rIdexknl-a8z1gswimx8u8th">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -321,99 +321,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjzrhf7xy8trnwhz_7gdta">
+            <w:hyperlink w:history="1" r:id="rIdwzywu6bpqvpzw7fzfr8u0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Стратегически важный товар — Постановление Правительства РФ № 923, пункт 3 (чёрные и цветные металлы, их отходы и лом, части локомотивов и подвижного состава) (за контрабанду в крупном размере отвечают по статье 226.1 УК РФ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Товар из перечня к статье 194 УК РФ — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqncuhtnfl0pwsam6ke4vk">
+            <w:hyperlink w:history="1" r:id="rIdieuws5b7kcqgabc6m45nz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Распоряжение Правительства РФ № 1568-р</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 17 (цветные металлы и изделия из них) (крупный размер неуплаты таможенных платежей считается по правилам статьи для этого перечня)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -456,51 +456,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeoitcg9nwr6s7joyloaa5">
+            <w:hyperlink w:history="1" r:id="rIdjbllqjgspmqjopexaqpro">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3BA (цветные металлы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -643,51 +643,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcjbomdopudlfxjs2oowse">
+            <w:hyperlink w:history="1" r:id="rIdinqps3ldshla7xzgwgpbq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -826,76 +826,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdna_edcmbhwjsohtfllb3_">
+            <w:hyperlink w:history="1" r:id="rIddeqc627bvm6nxy3am-bxt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1: Металлы в виде частиц с размерами менее 60 мкм сферической, пылевидной, сфероидальной форм, чешуйчатые или измельченные, изготовленные из материала, содержащего 99 процентов или более циркония, магния или их сплавов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhhga3kf_00832xk1yhbgt">
+            <w:hyperlink w:history="1" r:id="rIdkmdfee_oepelcp4tqzuu0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1104,85 +1104,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdww6xdpxs5tnlpynzkpxzl">
+            <w:hyperlink w:history="1" r:id="rIdrugnpcv9rqdjmldccb_ju">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxjcrct2yrnldskltpriqp">
+            <w:hyperlink w:history="1" r:id="rId7sgpb9guru7jx9dlmuqcz">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.3.11.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1215,72 +1215,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddqpilfmk0yzwyubwg_ja7">
+            <w:hyperlink w:history="1" r:id="rIdmeouxkxogysfo5ylveczt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnj2auzyofo0l-v6zsaqgh">
+            <w:hyperlink w:history="1" r:id="rIdafjxsglnq-oaq6nzr52fi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1315,119 +1315,119 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_xvkn-czbswk4vfkjskc3">
+            <w:hyperlink w:history="1" r:id="rIdsfgljicactj2csupldzme">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvhuxbpa5c-94tgz5ietbx">
+            <w:hyperlink w:history="1" r:id="rId1hxuvzcdjdmvt-wgin8u0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 99 от 05.10.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduu9hngkou4fvpc55e_www">
+            <w:hyperlink w:history="1" r:id="rIdcuamwn_0qojvprm9ma0f_">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 83 от 14.09.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1887,51 +1887,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ujf5uxv1c6e923tplht9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdlkiogit7kfcc0c2reyfwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdjzrhf7xy8trnwhz_7gdta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdqncuhtnfl0pwsam6ke4vk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdeoitcg9nwr6s7joyloaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdcjbomdopudlfxjs2oowse" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdna_edcmbhwjsohtfllb3_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdhhga3kf_00832xk1yhbgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdww6xdpxs5tnlpynzkpxzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdxjcrct2yrnldskltpriqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIddqpilfmk0yzwyubwg_ja7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdnj2auzyofo0l-v6zsaqgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId_xvkn-czbswk4vfkjskc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdvhuxbpa5c-94tgz5ietbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIduu9hngkou4fvpc55e_www" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdihlybnfboxmgzqvse6_l9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdexknl-a8z1gswimx8u8th" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdwzywu6bpqvpzw7fzfr8u0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdieuws5b7kcqgabc6m45nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202406210019" TargetMode="External"/><Relationship Id="rIdjbllqjgspmqjopexaqpro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdinqps3ldshla7xzgwgpbq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIddeqc627bvm6nxy3am-bxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdkmdfee_oepelcp4tqzuu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdrugnpcv9rqdjmldccb_ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId7sgpb9guru7jx9dlmuqcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdmeouxkxogysfo5ylveczt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdafjxsglnq-oaq6nzr52fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdsfgljicactj2csupldzme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId1hxuvzcdjdmvt-wgin8u0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rIdcuamwn_0qojvprm9ma0f_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8109 29 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>