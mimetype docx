--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8212 10 900 0 — Бритвы: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3c2kpxqkn2_zq_zdvlvc4">
+            <w:hyperlink w:history="1" r:id="rIdmbv4k9gzuyaqcc7yxvkax">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">шт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6rlughwi552zh-xlfvf9y">
+            <w:hyperlink w:history="1" r:id="rIdb23cpzygijohglfmkilgu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -362,85 +362,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3do4ncrxjyvrle_xgtw_h">
+            <w:hyperlink w:history="1" r:id="rIdpzzwkthuxc2laovutd9db">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6otjx8qcngvxs36r0ehrc">
+            <w:hyperlink w:history="1" r:id="rIdtfshz9fr3vt6wexz1k1i3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3BA (цветные металлы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -583,51 +583,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddn_uqhtl4shki38kecieg">
+            <w:hyperlink w:history="1" r:id="rIdbvet5qos0axkdofq-ul6m">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -765,51 +765,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_fbshsrkznedfjacanqul">
+            <w:hyperlink w:history="1" r:id="rIdyl1uuadlgf39ym6xxbn-r">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1062,72 +1062,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5slhxx0bwvskvxgsxs62o">
+            <w:hyperlink w:history="1" r:id="rIdihsobzpqvb_favrl-qu-3">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdooqpd-d6mvjpvsfdgrzre">
+            <w:hyperlink w:history="1" r:id="rIdqqeov2o4agqy9fedzvqzf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1162,153 +1162,153 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3uwi-q1ab9vdhuezo0ogy">
+            <w:hyperlink w:history="1" r:id="rIdbgh9wbpr5fjooeqbjmned">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2vvwuhyklqaynjcvf4vdy">
+            <w:hyperlink w:history="1" r:id="rId9ac4dwlr1yivapkmmwtys">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 44 от 11.05.2017</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 01.09.2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdo3hfibsvchsq63ajl9njy">
+            <w:hyperlink w:history="1" r:id="rIdif3ftwzqj6rrqm8nt13yp">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 36 от 19.04.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Социалистической Республики Вьетнам и ввозимых на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdo6dvp1kxofpgzt_vc6gk8">
+            <w:hyperlink w:history="1" r:id="rIdpawlqki-rlwzpqqbtkwf2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №26 от 29.03.2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — Об установлении ставок ввозных таможенных пошлин Единого таможенного тарифа Евразийского экономического союза в отношении отдельных видов товаров в соответствии с обязательствами Российской Федерации… (вступило в силу 30.04.2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1338,51 +1338,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrmwsz0habpiwj1xage6gb">
+            <w:hyperlink w:history="1" r:id="rIdn0x7kxh0tcbxrbmensiu0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 124 от 05.12.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О маркировке отдельных видов парфюмерно-косметической продукции, предметов личной гигиены и товаров бытовой химии средствами идентификации (вступило в силу 28.02.2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1857,51 +1857,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3c2kpxqkn2_zq_zdvlvc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId6rlughwi552zh-xlfvf9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId3do4ncrxjyvrle_xgtw_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId6otjx8qcngvxs36r0ehrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIddn_uqhtl4shki38kecieg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId_fbshsrkznedfjacanqul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rId5slhxx0bwvskvxgsxs62o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdooqpd-d6mvjpvsfdgrzre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId3uwi-q1ab9vdhuezo0ogy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId2vvwuhyklqaynjcvf4vdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/2949/" TargetMode="External"/><Relationship Id="rIdo3hfibsvchsq63ajl9njy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIdo6dvp1kxofpgzt_vc6gk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdrmwsz0habpiwj1xage6gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/10474/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmbv4k9gzuyaqcc7yxvkax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdb23cpzygijohglfmkilgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdpzzwkthuxc2laovutd9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdtfshz9fr3vt6wexz1k1i3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdbvet5qos0axkdofq-ul6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdyl1uuadlgf39ym6xxbn-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdihsobzpqvb_favrl-qu-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdqqeov2o4agqy9fedzvqzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdbgh9wbpr5fjooeqbjmned" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId9ac4dwlr1yivapkmmwtys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/315/2949/" TargetMode="External"/><Relationship Id="rIdif3ftwzqj6rrqm8nt13yp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2213/" TargetMode="External"/><Relationship Id="rIdpawlqki-rlwzpqqbtkwf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/305/2174/" TargetMode="External"/><Relationship Id="rIdn0x7kxh0tcbxrbmensiu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/10474/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8212 10 900 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>