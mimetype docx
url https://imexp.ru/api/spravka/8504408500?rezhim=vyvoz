--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -190,51 +190,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8504 40 850 0 — Преобразователи статические: прочие: прочие: инверторы: мощностью не более 7,5 кВА</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-b7d5jcw0kd8reyuv0qrn">
+            <w:hyperlink w:history="1" r:id="rId2eofmmb5qd1usfx0oiy3g">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -269,51 +269,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">шт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkel9dwbabihappiv1mkwz">
+            <w:hyperlink w:history="1" r:id="rIdbrw4aa0rkrf7pcwgzgwdq">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -335,153 +335,153 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Запрет — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdssoyxe0qiphcruawkqjdo">
+            <w:hyperlink w:history="1" r:id="rId9mhi_veagjt1nmp8vveyo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 311</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (кроме вывоза в страны ЕАЭС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdomvw7upmbyyuuiw8wupss">
+            <w:hyperlink w:history="1" r:id="rIdqcpyfcooznoy4zmwh6-ee">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (только при вывозе в страны ЕАЭС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Запрет — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcvdsp9-41glurmojf82n_">
+            <w:hyperlink w:history="1" r:id="rIdyzuxxu_o5smj_9pdzy3mv">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (только при вывозе в страны, названные в разделе запретов)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdi88meldblbvzwveckiaiy">
+            <w:hyperlink w:history="1" r:id="rIdihsab4btyfccpj9aclgxd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.1.1 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -524,85 +524,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Страна покупателя запрещает ввоз такого товара из России: касается продажи в эту страну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• ЕС: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcfb3hnwotsi5-t7oc6rru">
+            <w:hyperlink w:history="1" r:id="rIdbdjt85swehzsedkylfr8c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Совета ЕС № 833/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение XXI (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Великобритания: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4bfaqq2ty1hunmhabql0g">
+            <w:hyperlink w:history="1" r:id="rIdm1wwkkv0rbps7abpwwvnf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Регламент Великобритании о санкциях против России 2019 года</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, приложение 3DA (товары, приносящие доход)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -745,51 +745,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId_segncyyja3tgvjzqxgec">
+            <w:hyperlink w:history="1" r:id="rIdvdo1hfi-n1ofaaxfe8jdx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -889,131 +889,131 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• запрет — Отдельные виды товаров — временный запрет на вывоз; Трансформаторы электрические, статические электрические преобразователи (например, выпрямители), катушки индуктивности и дроссели</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Не действует при вывозе в страны ЕАЭС; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnefyt3n1vj-dbjkwzwcd2">
+            <w:hyperlink w:history="1" r:id="rIduhawwtizeltjqc_u7hyun">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 311</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• нужно разрешение — Промышленная продукция; Трансформаторы электрические, статические электрические преобразователи (например, выпрямители), катушки индуктивности и дроссели</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Только при вывозе в страны ЕАЭС; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrnualdjaowohuoxg7jb29">
+            <w:hyperlink w:history="1" r:id="rId0grjwmy7i3aiyegjizlet">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• запрет — Товары двойного назначения; Трансформаторы электрические, статические электрические преобразователи, катушки индуктивности и дроссели</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Страны: Австралия, Албания, Андорра, Багамские Острова, Великобритания, государства — члены ЕС, Исландия, Канада, Лихтенштейн, Микронезия, Монако, Новая Зеландия, Норвегия, Республика Корея, Сан-Марино, Северная Македония, Сингапур, США, Тайвань, Украина, Черногория, Швейцария, Япония; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmhrgl7yohlu70uittgknt">
+            <w:hyperlink w:history="1" r:id="rIdmiuqflrmq64smdzwzvitf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1040,51 +1040,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Постановление № 1286, пункт 3.1.1 (также в разделе «оборудование и его части для разделения изотопов урана»): Преобразователи частоты или генераторы, используемые в приводах электродвигателей с переменной или постоянной частотой, имеющие все следующие характеристики: а) многофазный выход, способный обеспечить мощность 40 ВА или более; б) обеспечивающие выходную частоту 600 Гц или более; и в) обеспечивающие…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIducdn0vpvulopmqtyfpbq1">
+            <w:hyperlink w:history="1" r:id="rIdic11cdx2hqpcwomzzrmp0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1197,51 +1197,51 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• № 187 от 29.12.2020: Трансформаторная подстанция</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeb-kasapngkl5qhw9gstp">
+            <w:hyperlink w:history="1" r:id="rIdmox_myeq4bgnflzew20ny">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 187 от 29.12.2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">: О классификации трансформаторной подстанции в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
@@ -1362,51 +1362,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Можно ввозить в несобранном или разобранном виде несколькими партиями: таможня принимает решение о классификации товара целиком.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdr5n2cxg99ys8h-nqs792z">
+            <w:hyperlink w:history="1" r:id="rIdco0kumgaxe-kxsqiw_nww">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 03.04.2018 № 45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1486,111 +1486,111 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrp5rjkloxdcfnmuhqw8e3">
+            <w:hyperlink w:history="1" r:id="rIdlgy1qp9d3bpw6kkimtbvk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduv3ywslwxhtqrimvtdect">
+            <w:hyperlink w:history="1" r:id="rIdkxye21rxl0syxnhaw-19i">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId38y-fuknkixgn8wxcrx-y">
+            <w:hyperlink w:history="1" r:id="rIdofcgb_gbymzbifu7ppfwa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 16.07.2022 № 1286</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1623,72 +1623,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdelvibx4pyllvykhaxynrr">
+            <w:hyperlink w:history="1" r:id="rId72np0ceeoxnoktislyabx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2mpcvr_q-iqurifwmeooc">
+            <w:hyperlink w:history="1" r:id="rId0bfuvxutksmdeyjn9451j">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1723,51 +1723,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_hgvhyi1apj93wn78gzmz">
+            <w:hyperlink w:history="1" r:id="rIdgqcyg7dvgnh5t3ld1wb3l">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 1 от 14.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Исламской Республики Иран и ввозимых на таможенную территорию Евразийского экономического союза, и о признании… (вступило в силу 15.05.2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1797,159 +1797,159 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-gkrfwxar-vonyt6kwh6y">
+            <w:hyperlink w:history="1" r:id="rIdnjdaqxhflxpxj4cb0kd1q">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 45 от 06.05.2024</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О перечне продукции, подлежащей обязательной оценке соответствия требованиям технического регламента Евразийского экономического союза «О безопасности подвижного состава метрополитена» (ТР ЕАЭС… (вступило в силу 02.01.2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdf0jfzxat82sz0czbd05ap">
+            <w:hyperlink w:history="1" r:id="rIdyvy7h1uptujartnrmrzgh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 46 от 06.05.2024</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О перечне продукции, подлежащей обязательной оценке соответствия требованиям технического регламента Таможенного союза «О безопасности железнодорожного подвижного состава» (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjopsqhvvteszfoizg2hlo">
+            <w:hyperlink w:history="1" r:id="rIdu35hhg29vgvn4veycflp5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ТР ТС 001/2011</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">), в… (вступило в силу 07.06.2024)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdanklotw6jpozhcidotfuy">
+            <w:hyperlink w:history="1" r:id="rIddm1vzjz5kzyqum73_vz5y">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 48 от 06.05.2024</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О перечне продукции, подлежащей обязательной оценке соответствия требованиям технического регламента Таможенного союза «О безопасности высокоскоростного железнодорожного транспорта» (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrbqgkbtr7ym6vrpuhjlq9">
+            <w:hyperlink w:history="1" r:id="rIdscbdorxp5_-bg5pawz4_b">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ТР ТС 002/2011</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">),… (вступило в силу 07.06.2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2424,51 +2424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-b7d5jcw0kd8reyuv0qrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdkel9dwbabihappiv1mkwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdssoyxe0qiphcruawkqjdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdomvw7upmbyyuuiw8wupss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdcvdsp9-41glurmojf82n_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdi88meldblbvzwveckiaiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdcfb3hnwotsi5-t7oc6rru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rId4bfaqq2ty1hunmhabql0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rId_segncyyja3tgvjzqxgec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdnefyt3n1vj-dbjkwzwcd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdrnualdjaowohuoxg7jb29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdmhrgl7yohlu70uittgknt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIducdn0vpvulopmqtyfpbq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdeb-kasapngkl5qhw9gstp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5585/" TargetMode="External"/><Relationship Id="rIdr5n2cxg99ys8h-nqs792z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3575/" TargetMode="External"/><Relationship Id="rIdrp5rjkloxdcfnmuhqw8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIduv3ywslwxhtqrimvtdect" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rId38y-fuknkixgn8wxcrx-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdelvibx4pyllvykhaxynrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId2mpcvr_q-iqurifwmeooc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId_hgvhyi1apj93wn78gzmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rId-gkrfwxar-vonyt6kwh6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8083/" TargetMode="External"/><Relationship Id="rIdf0jfzxat82sz0czbd05ap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8084/" TargetMode="External"/><Relationship Id="rIdjopsqhvvteszfoizg2hlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopJPS.php" TargetMode="External"/><Relationship Id="rIdanklotw6jpozhcidotfuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8086/" TargetMode="External"/><Relationship Id="rIdrbqgkbtr7ym6vrpuhjlq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopVJT.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2eofmmb5qd1usfx0oiy3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdbrw4aa0rkrf7pcwgzgwdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId9mhi_veagjt1nmp8vveyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdqcpyfcooznoy4zmwh6-ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdyzuxxu_o5smj_9pdzy3mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdihsab4btyfccpj9aclgxd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdbdjt85swehzsedkylfr8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2014/833/oj/eng" TargetMode="External"/><Relationship Id="rIdm1wwkkv0rbps7abpwwvnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2019/855/contents" TargetMode="External"/><Relationship Id="rIdvdo1hfi-n1ofaaxfe8jdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIduhawwtizeltjqc_u7hyun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rId0grjwmy7i3aiyegjizlet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdmiuqflrmq64smdzwzvitf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdic11cdx2hqpcwomzzrmp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdmox_myeq4bgnflzew20ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/247/5585/" TargetMode="External"/><Relationship Id="rIdco0kumgaxe-kxsqiw_nww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3575/" TargetMode="External"/><Relationship Id="rIdlgy1qp9d3bpw6kkimtbvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdkxye21rxl0syxnhaw-19i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rIdofcgb_gbymzbifu7ppfwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190018" TargetMode="External"/><Relationship Id="rId72np0ceeoxnoktislyabx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId0bfuvxutksmdeyjn9451j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdgqcyg7dvgnh5t3ld1wb3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rIdnjdaqxhflxpxj4cb0kd1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8083/" TargetMode="External"/><Relationship Id="rIdyvy7h1uptujartnrmrzgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8084/" TargetMode="External"/><Relationship Id="rIdu35hhg29vgvn4veycflp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopJPS.php" TargetMode="External"/><Relationship Id="rIddm1vzjz5kzyqum73_vz5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8086/" TargetMode="External"/><Relationship Id="rIdscbdorxp5_-bg5pawz4_b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eec.eaeunion.org/comission/department/deptexreg/tr/bezopVJT.php" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8504 40 850 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>