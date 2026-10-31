--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8507 90 800 0 — Части: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdniwqbv3jozkliov_mzccj">
+            <w:hyperlink w:history="1" r:id="rIdebtnnpade-4zptsjovw0f">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkmurmfxa_m7navyjkdlsd">
+            <w:hyperlink w:history="1" r:id="rIdjrqfssztnpyf6ovhc93bn">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,85 +349,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Запрет — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdacqud-mkvy8kenpg8mhsb">
+            <w:hyperlink w:history="1" r:id="rId7v5ci08hhs33hvrvzvxhw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (только при вывозе в страны, названные в разделе запретов)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIds1tbe_ytwm7r--dbvt6u4">
+            <w:hyperlink w:history="1" r:id="rIdt16sagn4n7fwotaaiijmg">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.1.1.5.1.2, 3.1.1.5.2.1 и 3.1.1.5.2.2 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -570,51 +570,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcm0udtbzsertydk-_3jsl">
+            <w:hyperlink w:history="1" r:id="rIdrxfjhww0dwwaqn1eaafzo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -714,51 +714,51 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• запрет — Товары двойного назначения; Аккумуляторы электрические, включая сепараторы для них, прямоугольной (в том числе квадратной) или иной формы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Страны: Австралия, Албания, Андорра, Багамские Острова, Великобритания, государства — члены ЕС, Исландия, Канада, Лихтенштейн, Микронезия, Монако, Новая Зеландия, Норвегия, Республика Корея, Сан-Марино, Северная Македония, Сингапур, США, Тайвань, Украина, Черногория, Швейцария, Япония; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId564j_qvcz_yeg6km3arin">
+            <w:hyperlink w:history="1" r:id="rIdoh_5upg7wbiowbmvosekd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -780,144 +780,144 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId5rkpuynaivm0pf4-fnox5">
+            <w:hyperlink w:history="1" r:id="rId2tthxfbpti8ytwircezjd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.1.1.5.1.2: Вторичные элементы с плотностью энергии, превышающей 350 Вт· ч/кг при температуре 20°C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3_grjljluj2prftynbnoa">
+            <w:hyperlink w:history="1" r:id="rIdfyiket-e3pbvroah5k48v">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.1.1.5.2.1: Конденсаторы с частотой повторения ниже 10 Гц (одноразрядные конденсаторы), имеющие все следующие характеристики:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhhjv_bz-w62425hlwojxe">
+            <w:hyperlink w:history="1" r:id="rIdyrhkc2woieaqnnlnygv-w">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 3.1.1.5.2.2: Конденсаторы с частотой повторения 10 Гц и выше (многоразрядные конденсаторы), имеющие все следующие характеристики:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-ywsztvw2ccyh2gnzkv-w">
+            <w:hyperlink w:history="1" r:id="rIdwujtij8jpilym_7dea-d8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1159,51 +1159,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Можно ввозить в несобранном или разобранном виде несколькими партиями: таможня принимает решение о классификации товара целиком.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdubp2vmh0feicg-_gdnhg5">
+            <w:hyperlink w:history="1" r:id="rIdgrsumbyaz7qwga4pz2chr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 03.04.2018 № 45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1283,85 +1283,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIda-sview9o-dzyzbgxxvzw">
+            <w:hyperlink w:history="1" r:id="rId7xmmbq-saesl4ymoj4bjs">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.1.1.5.1.2, 3.1.1.5.2.1 и 3.1.1.5.2.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdneot26sjnlqkcnlua8wv5">
+            <w:hyperlink w:history="1" r:id="rIdfc5xkyomjyfsmfuaudlrh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункты 3.1.1.5.1.2, 3.1.1.5.2.1 и 3.1.1.5.2.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1394,72 +1394,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdis_q8r-jd9ysbvfgm7wr5">
+            <w:hyperlink w:history="1" r:id="rId1b_iraz86w2x3e1yplcbk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdufnkvv27aelquxu6l_smz">
+            <w:hyperlink w:history="1" r:id="rIdxfirwun3zdfiu7mp5boqt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1926,51 +1926,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdniwqbv3jozkliov_mzccj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdkmurmfxa_m7navyjkdlsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdacqud-mkvy8kenpg8mhsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIds1tbe_ytwm7r--dbvt6u4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdcm0udtbzsertydk-_3jsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId564j_qvcz_yeg6km3arin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rId5rkpuynaivm0pf4-fnox5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId3_grjljluj2prftynbnoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdhhjv_bz-w62425hlwojxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId-ywsztvw2ccyh2gnzkv-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdubp2vmh0feicg-_gdnhg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3575/" TargetMode="External"/><Relationship Id="rIda-sview9o-dzyzbgxxvzw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdneot26sjnlqkcnlua8wv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdis_q8r-jd9ysbvfgm7wr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdufnkvv27aelquxu6l_smz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdebtnnpade-4zptsjovw0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdjrqfssztnpyf6ovhc93bn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId7v5ci08hhs33hvrvzvxhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdt16sagn4n7fwotaaiijmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdrxfjhww0dwwaqn1eaafzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdoh_5upg7wbiowbmvosekd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rId2tthxfbpti8ytwircezjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdfyiket-e3pbvroah5k48v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdyrhkc2woieaqnnlnygv-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdwujtij8jpilym_7dea-d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdgrsumbyaz7qwga4pz2chr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3575/" TargetMode="External"/><Relationship Id="rId7xmmbq-saesl4ymoj4bjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdfc5xkyomjyfsmfuaudlrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rId1b_iraz86w2x3e1yplcbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdxfirwun3zdfiu7mp5boqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8507 90 800 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>