--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -162,51 +162,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8524 12 001 4 — Без драйверов или цепей управления: на органических светодиодах (OLED): предназначенные для товаров товарной позиции 8413, 8415, 8418, 8421, 8423, 8476 или 8486: для товаров товарной позиции 8418 или 8476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdthwq42geakfbqdemc7cnk">
+            <w:hyperlink w:history="1" r:id="rIdf3ovo28enhglgeabu97ms">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -241,51 +241,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">шт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdojc8iorwmi3ui9no1w0h4">
+            <w:hyperlink w:history="1" r:id="rId4fobis4tapokngtt_ebeh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -420,51 +420,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdi9oxq7pz66sdko7_y5lvu">
+            <w:hyperlink w:history="1" r:id="rIdmxrtdg0mzd_4xzmmwct5y">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -602,51 +602,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_5qsashduujoycu2gyerp">
+            <w:hyperlink w:history="1" r:id="rIdgtpipoddieulkbpj2_gz2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -868,72 +868,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoopamrwhlgttowlwgdqky">
+            <w:hyperlink w:history="1" r:id="rIdvk7sokofkvkuw58bjcled">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwvc9ne6rrfpwsvldwsdhv">
+            <w:hyperlink w:history="1" r:id="rId8bzkgsctr67jlhoszbwoi">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -968,85 +968,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhcbzm0k_cd-wfxue4xlke">
+            <w:hyperlink w:history="1" r:id="rIdrhtleldik1zj017au4d7w">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdq_dpspucdzegjhhbhp3xb">
+            <w:hyperlink w:history="1" r:id="rIdtetfva8yaqa3u5r7s8jzk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 99 от 05.10.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, происходящих из развивающихся стран или из наименее развитых стран, в отношении которых при ввозе на таможенную территорию Евразийского экономического союза… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1506,51 +1506,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdthwq42geakfbqdemc7cnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdojc8iorwmi3ui9no1w0h4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdi9oxq7pz66sdko7_y5lvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId_5qsashduujoycu2gyerp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdoopamrwhlgttowlwgdqky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdwvc9ne6rrfpwsvldwsdhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdhcbzm0k_cd-wfxue4xlke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdq_dpspucdzegjhhbhp3xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf3ovo28enhglgeabu97ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId4fobis4tapokngtt_ebeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdmxrtdg0mzd_4xzmmwct5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdgtpipoddieulkbpj2_gz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdvk7sokofkvkuw58bjcled" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId8bzkgsctr67jlhoszbwoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdrhtleldik1zj017au4d7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdtetfva8yaqa3u5r7s8jzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6162/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8524 12 001 4: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>