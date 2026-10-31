--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -162,51 +162,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">8807 90 000 1 — Прочие: воздушных змеев</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdifb96yzkt1fig2lb4yjh5">
+            <w:hyperlink w:history="1" r:id="rIdalzshq4qtuc88djkzukq0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -241,51 +241,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId19wfukcwgrb5oa5inp20h">
+            <w:hyperlink w:history="1" r:id="rIdbixw98iat2mrfuy4c9f51">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -307,85 +307,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Запрет — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8zhopzbi3nmx9o3apgm1c">
+            <w:hyperlink w:history="1" r:id="rIdlpg2msvruoxoiqtqrig6o">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 313</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (только при вывозе в страны, названные в разделе запретов)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Разрешение по экспортному контролю — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdncctnxc9rpfgsl8gzke5d">
+            <w:hyperlink w:history="1" r:id="rIdyob1rijpyeawpixuvsoyr">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.1.1.1 (если товар относится к этому виду)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -528,51 +528,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdae95gtphagft28ha1kqa8">
+            <w:hyperlink w:history="1" r:id="rIdo1t_b1alkhkufcy0z30ch">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -672,51 +672,51 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• запрет — Товары двойного назначения; Беспилотные летательные аппараты и их части</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Страны: Австралия, Албания, Андорра, Багамские Острова, Великобритания, государства — члены ЕС, Исландия, Канада, Лихтенштейн, Микронезия, Монако, Новая Зеландия, Норвегия, Республика Корея, Сан-Марино, Северная Македония, Сингапур, США, Тайвань, Украина, Черногория, Швейцария, Япония; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_ju-k-mrrrrlyvcqkg9do">
+            <w:hyperlink w:history="1" r:id="rIdjsenzuzxxsy4ebb8n8qxw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -738,76 +738,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlyqph9zxitnrcfxs4qzq9">
+            <w:hyperlink w:history="1" r:id="rIdppoxnfrsmkk_y1snmohc7">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.1.1.1: Уплотнения, прокладки, уплотнительные материалы или топливные баки, специально разработанные для использования в летательных или аэрокосмических аппаратах и изготовленные из материалов, содержащих более 50 процентов (по весу) любого материала, определенного в пункте 1.3.9.1 или 1.3.9.2;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdczx7sxinyzvus--wlq4ol">
+            <w:hyperlink w:history="1" r:id="rIdeisduly4hrhaggcrsakny">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; вывоз — по лицензии или разрешению (Федеральный закон от 18.07.1999 № 183-ФЗ «Об экспортном контроле»).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1016,85 +1016,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01151 — Лицензия, перечень (приложение) к лицензии на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданные уполномоченным государственным органом государств - членов Евразийского экономического союза · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoiziq0nz6lxlhc6bi-e27">
+            <w:hyperlink w:history="1" r:id="rIdg3_ql0bbzvae0vciuxdpl">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.1.1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01153 — Разрешение (подтверждение) на ввоз (вывоз) товаров, подлежащих экспортному контролю, выданное уполномоченным государственным органом государств - членов Евразийского экономического союза в области экспортного контроля · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnr7ujj-kcm2h8cbb9wg7h">
+            <w:hyperlink w:history="1" r:id="rIdlbcfehrchyfc193xhunfb">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 19.07.2022 № 1299</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, пункт 1.1.1.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -1127,72 +1127,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddmij6c2ej-6snw0x8ooz_">
+            <w:hyperlink w:history="1" r:id="rIdjfyjaxprmsdxmtrpnyjdu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjwrxspqwio-imz0atejd_">
+            <w:hyperlink w:history="1" r:id="rIdfxnhk-ntova77t3bqqomw">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1227,119 +1227,119 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdce8pakjjjcn9wgclbzi0z">
+            <w:hyperlink w:history="1" r:id="rIdnftt2zeeop96ua1rv3w6o">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdx6cyopffugnyfvrjgdwis">
+            <w:hyperlink w:history="1" r:id="rIdfzs-ve3uexqf0kcggla5m">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 1 от 14.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Исламской Республики Иран и ввозимых на таможенную территорию Евразийского экономического союза, и о признании… (вступило в силу 15.05.2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnqzspeir0i7migtjc-p4v">
+            <w:hyperlink w:history="1" r:id="rIdg7x_frjl1ltfndq4nowav">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 83 от 14.09.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1799,51 +1799,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdifb96yzkt1fig2lb4yjh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId19wfukcwgrb5oa5inp20h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId8zhopzbi3nmx9o3apgm1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdncctnxc9rpfgsl8gzke5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdae95gtphagft28ha1kqa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rId_ju-k-mrrrrlyvcqkg9do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdlyqph9zxitnrcfxs4qzq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdczx7sxinyzvus--wlq4ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdoiziq0nz6lxlhc6bi-e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdnr7ujj-kcm2h8cbb9wg7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIddmij6c2ej-6snw0x8ooz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdjwrxspqwio-imz0atejd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdce8pakjjjcn9wgclbzi0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdx6cyopffugnyfvrjgdwis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rIdnqzspeir0i7migtjc-p4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdalzshq4qtuc88djkzukq0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdbixw98iat2mrfuy4c9f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdlpg2msvruoxoiqtqrig6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdyob1rijpyeawpixuvsoyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdo1t_b1alkhkufcy0z30ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdjsenzuzxxsy4ebb8n8qxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100018" TargetMode="External"/><Relationship Id="rIdppoxnfrsmkk_y1snmohc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdeisduly4hrhaggcrsakny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdg3_ql0bbzvae0vciuxdpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdlbcfehrchyfc193xhunfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207220041" TargetMode="External"/><Relationship Id="rIdjfyjaxprmsdxmtrpnyjdu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdfxnhk-ntova77t3bqqomw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdnftt2zeeop96ua1rv3w6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdfzs-ve3uexqf0kcggla5m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rIdg7x_frjl1ltfndq4nowav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 8807 90 000 1: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>