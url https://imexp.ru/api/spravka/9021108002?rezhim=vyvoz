--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -190,51 +190,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">9021 10 800 2 — Приспособления ортопедические или для лечения переломов: шины и прочие приспособления для лечения переломов: специально предназначенные для использования исключительно в имплантатах, применяемых в медицине, хирургии, стоматологии или ветеринарии: из черных металлов: гвозди, скобы и аналогичные изделия: прочие</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfweu23ixarzy-ubilz7pj">
+            <w:hyperlink w:history="1" r:id="rIduby3nep7nfnvji08dp6bk">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -269,51 +269,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Не применяется</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoda5i2e7jpltm-_pc__xo">
+            <w:hyperlink w:history="1" r:id="rIdaow8a1-3j8jvnefa38tq8">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -335,85 +335,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Запрет — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4rw1hh52l6avpvwwaocgg">
+            <w:hyperlink w:history="1" r:id="rId33zz4m9s5ym3oaiv89bt0">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 311</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (кроме вывоза в страны ЕАЭС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdutttxwm9xlml9ymrpb_8-">
+            <w:hyperlink w:history="1" r:id="rId9idyjsujeh99s5tddf5bf">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (только при вывозе в страны ЕАЭС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -570,51 +570,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkcwex9jqjncboxy4ua_ar">
+            <w:hyperlink w:history="1" r:id="rIdfj1rr8svwefx3zaspgp6f">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -714,91 +714,91 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• запрет — Отдельные виды товаров — временный запрет на вывоз; Приспособления ортопедические, включая костыли, хирургические ремни и бандажи; шины и прочие приспособления для лечения переломов; части тела искусственные; прочие приспособления, которые носятся на себе, с собой или имплантируются в тело для компенсации дефекта органа или его неработоспособности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Не действует при вывозе в страны ЕАЭС; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm94z6jmqauhp7larw8oc1">
+            <w:hyperlink w:history="1" r:id="rIda-_i3i0ii54sagobnemrt">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 311</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• нужно разрешение — Товары медицинского назначения; Приспособления ортопедические, включая костыли, хирургические ремни и бандажи; шины и прочие приспособления для лечения переломов; части тела искусственные; аппараты слуховые и прочие приспособления, которые носятся на себе, с собой или имплантируются в тело для компенсации дефекта органа или его…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Только при вывозе в страны ЕАЭС; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaabemv6__uk_dded55k5t">
+            <w:hyperlink w:history="1" r:id="rIdipkauautpuixazo71s49c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -819,51 +819,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3vqytkbm5odjgysyswmba">
+            <w:hyperlink w:history="1" r:id="rIde19o7bz1lgongmx3jovqu">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1073,51 +1073,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxuxnq_vxnblsqyxpdtkjp">
+            <w:hyperlink w:history="1" r:id="rIdl64pfevrx3irh2mreqjxa">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 47 · Исчисление платежей</w:t>
@@ -1128,72 +1128,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvyf48hkjsxvce7v_el12c">
+            <w:hyperlink w:history="1" r:id="rIdbsvaaaqlvrvnzoouxnmls">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyhtwi6ymultq9nvewawtb">
+            <w:hyperlink w:history="1" r:id="rIdfb8ga35rjrmqstjz4b_9e">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1228,85 +1228,85 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfddbokcvfprydriagky7c">
+            <w:hyperlink w:history="1" r:id="rIduylqkngptkzltbnc9ov44">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 113 от 25.08.2026</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Объединенных Арабских Эмиратов и ввозимых на таможенную территорию Евразийского экономического союза (вступило в силу 06.10.2026)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwpaerpn4rdkftuxlexyhk">
+            <w:hyperlink w:history="1" r:id="rId04q4cwma59xadrkeovtgo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 83 от 14.09.2021</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в перечень товаров, в отношении которых Республикой Казахстан в соответствии с обязательствами, принятыми в качестве условия присоединения к Всемирной торговой организации,… (вступило в силу 01.01.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1336,85 +1336,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjhyubsf2wqeuryxoymjzo">
+            <w:hyperlink w:history="1" r:id="rIdabyjym3s9vde2qx_pwwv2">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 1 от 24.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Решение Совета Евразийской экономической комиссии от 23 ноября 2020 г. № 105 (вступило в силу 03.02.2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdc1kxo3w3zs0b7yo0gotxe">
+            <w:hyperlink w:history="1" r:id="rIdiffuez4dmixjmji6bmgne">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК №28 от 22.02.2022</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в главу II Единых санитарно-эпидемиологических и гигиенических требований к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю) (вступило в силу 31.03.2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1889,51 +1889,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfweu23ixarzy-ubilz7pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdoda5i2e7jpltm-_pc__xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId4rw1hh52l6avpvwwaocgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdutttxwm9xlml9ymrpb_8-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdkcwex9jqjncboxy4ua_ar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdm94z6jmqauhp7larw8oc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdaabemv6__uk_dded55k5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rId3vqytkbm5odjgysyswmba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdxuxnq_vxnblsqyxpdtkjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdvyf48hkjsxvce7v_el12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdyhtwi6ymultq9nvewawtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdfddbokcvfprydriagky7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rIdwpaerpn4rdkftuxlexyhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rIdjhyubsf2wqeuryxoymjzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rIdc1kxo3w3zs0b7yo0gotxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/399/6450/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduby3nep7nfnvji08dp6bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdaow8a1-3j8jvnefa38tq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId33zz4m9s5ym3oaiv89bt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rId9idyjsujeh99s5tddf5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdfj1rr8svwefx3zaspgp6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIda-_i3i0ii54sagobnemrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdipkauautpuixazo71s49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIde19o7bz1lgongmx3jovqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdl64pfevrx3irh2mreqjxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdbsvaaaqlvrvnzoouxnmls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rIdfb8ga35rjrmqstjz4b_9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIduylqkngptkzltbnc9ov44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/463/10896/" TargetMode="External"/><Relationship Id="rId04q4cwma59xadrkeovtgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6102/" TargetMode="External"/><Relationship Id="rIdabyjym3s9vde2qx_pwwv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rIdiffuez4dmixjmji6bmgne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/399/6450/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 9021 10 800 2: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>