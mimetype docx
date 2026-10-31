--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -204,51 +204,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">9022 21 000 0 — Аппаратура, основанная на использовании альфа-, бета-, гамма- или другого ионизирующего излучения, предназначенная или не предназначенная для медицинского, хирургического, стоматологического или ветеринарного использования, включая аппаратуру рентгенографическую или радиотерапевтическую: аппаратура для медицинского, хирургического, стоматологического или ветеринарного использования</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-kwywzykjdkzvsxwhsdgy">
+            <w:hyperlink w:history="1" r:id="rIdogetvgbj1hco6ivdfsce4">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -283,51 +283,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">шт</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: Единая товарная номенклатура ВЭД ЕАЭС, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdegnqwxy3ph0uwft4ijcpf">
+            <w:hyperlink w:history="1" r:id="rIdbsytm9kn4kcvkuws0ss4m">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК от 14.09.2021 № 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -349,85 +349,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Запрет — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4cnfttmx7f_f3bew6uzoh">
+            <w:hyperlink w:history="1" r:id="rIdjg6s2loqvk_ryh6jygn3j">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 311</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (кроме вывоза в страны ЕАЭС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Лицензия или разрешение — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdoaj91k2orbvyi0cic-kur">
+            <w:hyperlink w:history="1" r:id="rId_as8ixzkw_v5tg-wyvus1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (только при вывозе в страны ЕАЭС)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
@@ -584,51 +584,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• от 51 до 100 товаров — 16 524 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• свыше 100 товаров — 27 540 ₽</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-2bnk4bbn5qqunat6w0nu">
+            <w:hyperlink w:history="1" r:id="rIdrbpxpu-tdnq5mbz48gyyy">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2024 № 1637</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> в редакции от 23.10.2025 № 1638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -728,91 +728,91 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• запрет — Отдельные виды товаров — временный запрет на вывоз; Аппаратура, основанная на использовании рентгеновского, альфа-, бета-, гамма- или другого ионизирующего излучения, предназначенная или не предназначенная для медицинского, хирургического, стоматологического или ветеринарного использования, включая аппаратуру рентгенографическую или…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Не действует при вывозе в страны ЕАЭС; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrhzqhiiiufxndebrmfnxy">
+            <w:hyperlink w:history="1" r:id="rIdtjzy9uatf5mv-yfo5vxot">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 311</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• нужно разрешение — Товары медицинского назначения; Аппаратура, основанная на использовании рентгеновского, альфа-, бета-, гамма- или другого ионизирующего излучения, предназначенная или не предназначенная для медицинского, хирургического, стоматологического или ветеринарного использования, включая аппаратуру рентгенографическую или…</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Только при вывозе в страны ЕАЭС; до 31.12.2027; </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdokyuyyrchhmyag6xz1-di">
+            <w:hyperlink w:history="1" r:id="rIds72tn-x75a7tyg29mk18c">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -833,51 +833,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Код не назван ни в одном из шести контрольных списков экспортного контроля (</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId__kldwmncnz7pks2si_m1">
+            <w:hyperlink w:history="1" r:id="rIdixps2tzi3_mxdzxrnzzcj">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">постановления Правительства РФ от 16.07.2022 № 1284</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">–1288 и от 19.07.2022 № 1299).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1118,51 +1118,51 @@
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• Можно ввозить в несобранном или разобранном виде несколькими партиями: таможня принимает решение о классификации товара целиком.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdf2_drdvutalrzbx2bgrpd">
+            <w:hyperlink w:history="1" r:id="rId0xwyztqugbk2wrwdtu7l5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК от 03.04.2018 № 45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1242,51 +1242,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 44 · Представленные документы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 01011 — Лицензия на экспорт и (или) импорт товаров · </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmfck9qzfciizwuezmpypv">
+            <w:hyperlink w:history="1" r:id="rIdmf8nq7h6pyxelpsggbep5">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Постановление Правительства РФ от 09.03.2022 № 312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Графа 47 · Исчисление платежей</w:t>
@@ -1297,72 +1297,72 @@
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• 1010 — Таможенные сборы за совершение таможенных операций (за таможенное оформление товаров, за таможенное декларирование товаров, за таможенные операции)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Основание: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddxyikigbib8_cnroj2v8u">
+            <w:hyperlink w:history="1" r:id="rIdd18ka3za5zqft9uywickx">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.05.2010 № 257</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="5B6472"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">; классификаторы — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3umh4oiuspiibmolbc7qk">
+            <w:hyperlink w:history="1" r:id="rId0teb7zdxr-hvkqxl0xpeh">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="17"/>
                   <w:szCs w:val="17"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Комиссии Таможенного союза от 20.09.2010 № 378</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2600"/>
             <w:shd w:fill="F2F5F9" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
@@ -1397,51 +1397,51 @@
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Решения ЕЭК с 2016 года, в тексте которых назван код: ставка пошлины, тарифные квоты, защитные и антидемпинговые пошлины. Прежняя ставка — в таблице самого решения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddvnnq5voaocpjzjdrcyb2">
+            <w:hyperlink w:history="1" r:id="rIdu7kgjamvkwpspz8lo2x5t">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 1 от 14.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О применении ставок ввозных таможенных пошлин в отношении товаров, происходящих из Исламской Республики Иран и ввозимых на таможенную территорию Евразийского экономического союза, и о признании… (вступило в силу 15.05.2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -1471,85 +1471,85 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7604"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmfhel0fmwmroba5xbxf2q">
+            <w:hyperlink w:history="1" r:id="rIdykzsymcoop2v7nc4hwikd">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Совета ЕЭК № 1 от 24.01.2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в Решение Совета Евразийской экономической комиссии от 23 ноября 2020 г. № 105 (вступило в силу 03.02.2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="220" w:hanging="160"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdr07goapqegl51chxh47vy">
+            <w:hyperlink w:history="1" r:id="rId7v5arzexjz89nnjjvwwgo">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="1F5FBF"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Решение Коллегии ЕЭК № 73 от 25.06.2024</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> — О внесении изменений в приложения № 2 и 4 к Порядку заполнения декларации на товары (вступило в силу 28.07.2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="false"/>
@@ -2009,51 +2009,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-kwywzykjdkzvsxwhsdgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdegnqwxy3ph0uwft4ijcpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rId4cnfttmx7f_f3bew6uzoh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdoaj91k2orbvyi0cic-kur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rId-2bnk4bbn5qqunat6w0nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdrhzqhiiiufxndebrmfnxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIdokyuyyrchhmyag6xz1-di" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rId__kldwmncnz7pks2si_m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rIdf2_drdvutalrzbx2bgrpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3575/" TargetMode="External"/><Relationship Id="rIdmfck9qzfciizwuezmpypv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIddxyikigbib8_cnroj2v8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId3umh4oiuspiibmolbc7qk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIddvnnq5voaocpjzjdrcyb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rIdmfhel0fmwmroba5xbxf2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rIdr07goapqegl51chxh47vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8205/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdogetvgbj1hco6ivdfsce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdbsytm9kn4kcvkuws0ss4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/386/6099/" TargetMode="External"/><Relationship Id="rIdjg6s2loqvk_ryh6jygn3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rId_as8ixzkw_v5tg-wyvus1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdrbpxpu-tdnq5mbz48gyyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202411290098" TargetMode="External"/><Relationship Id="rIdtjzy9uatf5mv-yfo5vxot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100034" TargetMode="External"/><Relationship Id="rIds72tn-x75a7tyg29mk18c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdixps2tzi3_mxdzxrnzzcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202207190026" TargetMode="External"/><Relationship Id="rId0xwyztqugbk2wrwdtu7l5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/253/3575/" TargetMode="External"/><Relationship Id="rIdmf8nq7h6pyxelpsggbep5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publication.pravo.gov.ru/document/0001202203100025" TargetMode="External"/><Relationship Id="rIdd18ka3za5zqft9uywickx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/214/946/" TargetMode="External"/><Relationship Id="rId0teb7zdxr-hvkqxl0xpeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/208/8939/" TargetMode="External"/><Relationship Id="rIdu7kgjamvkwpspz8lo2x5t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/446/9811/" TargetMode="External"/><Relationship Id="rIdykzsymcoop2v7nc4hwikd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/447/9823/" TargetMode="External"/><Relationship Id="rId7v5arzexjz89nnjjvwwgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.eaeunion.org/documents/429/8205/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Справка о товаре 9022 21 000 0: вывоз</dc:title>
   <dc:creator>IMEXP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>